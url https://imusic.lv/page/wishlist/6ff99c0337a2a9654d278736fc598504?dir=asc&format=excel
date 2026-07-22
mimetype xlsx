--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -12,2110 +12,2124 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="672">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>Pievienots</t>
   </si>
   <si>
     <t>Mediji</t>
   </si>
   <si>
     <t>Cover</t>
   </si>
   <si>
     <t>Mākslinieks</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Piegādes laiks</t>
   </si>
   <si>
     <t>Svars</t>
   </si>
   <si>
     <t>Noliktavā</t>
   </si>
   <si>
     <t>Daudzums</t>
   </si>
   <si>
     <t>2025-05-22 15:51</t>
   </si>
   <si>
     <t>LP× 2Red // Indie Exclusive edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/621/0081227883621.jpg?madonna-2022-finally-enough-love-lp&amp;amp;class=scaled&amp;amp;v=1659339637</t>
   </si>
   <si>
     <t>Madonna</t>
   </si>
   <si>
     <t>Finally Enough Love</t>
+  </si>
+  <si>
+    <t>€ 34.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-07-31 - 2026-08-06</t>
+  </si>
+  <si>
+    <t>LP× 2Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/645/0081227883645.jpg?madonna-2022-finally-enough-love-lp&amp;amp;class=scaled&amp;amp;v=1659339467</t>
+  </si>
+  <si>
+    <t>€ 29.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-22 15:52</t>
+  </si>
+  <si>
+    <t>LP× 2</t>
+  </si>
+  <si>
+    <t>Ietaupīt 15%</t>
+  </si>
+  <si>
+    <t>Ray of Light</t>
+  </si>
+  <si>
+    <t>Parastā cena
+                        € 36.49 
+                    € 30.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-07-24 - 2026-07-29</t>
+  </si>
+  <si>
+    <t>LP× 2Pink Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/014/0093624946014.jpg?madonna-2019-confessions-on-a-dance-floor-lp&amp;amp;class=scaled&amp;amp;v=1698919016</t>
+  </si>
+  <si>
+    <t>Confessions on a Dance Floor</t>
+  </si>
+  <si>
+    <t>€ 45.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-22 15:58</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Opaque Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/431/0602475231431.jpg?eminem-2025-encore-lp&amp;amp;class=scaled&amp;amp;v=1737728185</t>
+  </si>
+  <si>
+    <t>Eminem</t>
+  </si>
+  <si>
+    <t>Encore</t>
+  </si>
+  <si>
+    <t>€ 46.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-07-30 - 2026-08-05</t>
+  </si>
+  <si>
+    <t>2025-05-22 16:00</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/013/0606949329013.jpg?eminem-2002-the-eminem-show-lp&amp;amp;class=scaled&amp;amp;v=1089209201</t>
+  </si>
+  <si>
+    <t>The Eminem Show</t>
+  </si>
+  <si>
+    <t>€ 38.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-08-07 - 2026-08-17</t>
+  </si>
+  <si>
+    <t>2025-05-22 16:07</t>
+  </si>
+  <si>
+    <t>LPLimited 20th Anniversary Red Blooded Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/928/5054197802928.jpg?kylie-minogue-2024-body-language-lp&amp;amp;class=scaled&amp;amp;v=1700207848</t>
+  </si>
+  <si>
+    <t>Kylie Minogue</t>
+  </si>
+  <si>
+    <t>Body Language</t>
+  </si>
+  <si>
+    <t>Nav pieejams</t>
+  </si>
+  <si>
+    <t>Sagaidāmā piegādes datums nav zināms</t>
+  </si>
+  <si>
+    <t>LP2022 Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/039/0190296683039.jpg?kylie-minogue-2022-fever-lp&amp;amp;class=scaled&amp;amp;v=1653653775</t>
+  </si>
+  <si>
+    <t>Fever</t>
+  </si>
+  <si>
+    <t>€ 25.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-22 16:09</t>
+  </si>
+  <si>
+    <t>LP× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/853/4050538692853.jpg?kylie-minogue-2021-disco-guest-list-edition-lp&amp;amp;class=scaled&amp;amp;v=1724049146</t>
+  </si>
+  <si>
+    <t>DISCO: Guest List Edition</t>
   </si>
   <si>
     <t>€ 36.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-06-16 - 2026-06-22</t>
-[...8 lines deleted...]
-    <t>€ 25.99                
+    <t>Paredzamā piegāde 2026-08-04 - 2026-08-11</t>
+  </si>
+  <si>
+    <t>2025-05-23 02:36</t>
+  </si>
+  <si>
+    <t>7"/CD× 4Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/372/0195081921372.jpg?hurts-2020-faith-7-cd&amp;amp;class=scaled&amp;amp;v=1598537090</t>
+  </si>
+  <si>
+    <t>Hurts</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>2025-05-23 02:37</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/5414939952210.jpg?goldfrapp-2017-silver-eye-lp&amp;amp;class=scaled&amp;amp;v=1627033567</t>
+  </si>
+  <si>
+    <t>Goldfrapp</t>
+  </si>
+  <si>
+    <t>Silver Eye</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:12</t>
+  </si>
+  <si>
+    <t>LPLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/399/0602438804399.jpg?lady-gaga-2022-dawn-of-chromatica-lp&amp;amp;class=scaled&amp;amp;v=1641896685</t>
+  </si>
+  <si>
+    <t>Lady Gaga</t>
+  </si>
+  <si>
+    <t>Dawn Of Chromatica</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:19</t>
+  </si>
+  <si>
+    <t>LP/CD/DVD× 4Limited Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/368/5016958089368.jpg?bjork-2023-innocence-lp-cd-dvd&amp;amp;class=scaled&amp;amp;v=1689244809</t>
+  </si>
+  <si>
+    <t>Björk</t>
+  </si>
+  <si>
+    <t>Innocence</t>
+  </si>
+  <si>
+    <t>€ 28.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-06-10 - 2026-06-12</t>
-[...20 lines deleted...]
-    <t>Confessions on a Dance Floor</t>
+    <t>Paredzamā piegāde 2026-08-10 - 2026-08-18</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:20</t>
+  </si>
+  <si>
+    <t>LP× 2Remix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/012/5016958157012.jpg?bjork-2012-bastards-lp&amp;amp;class=scaled&amp;amp;v=1447754759</t>
+  </si>
+  <si>
+    <t>Bastards</t>
+  </si>
+  <si>
+    <t>€ 33.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-08-03 - 2026-08-10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/019/5016958046019.jpg?bjork-2003-vespertine-lp&amp;amp;class=scaled&amp;amp;v=1091603395</t>
+  </si>
+  <si>
+    <t>Bjork</t>
+  </si>
+  <si>
+    <t>Vespertine</t>
+  </si>
+  <si>
+    <t>€ 32.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:28</t>
+  </si>
+  <si>
+    <t>LPLimited Apple Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/0198028344210.jpg?shakira-2025-fijacion-oral-vol-1-lp&amp;amp;class=scaled&amp;amp;v=1748432701</t>
+  </si>
+  <si>
+    <t>Shakira</t>
+  </si>
+  <si>
+    <t>Fijación Oral Vol. 1</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Bone Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/319/0198028344319.jpg?shakira-2025-oral-fixation-vol-2-lp&amp;amp;class=scaled&amp;amp;v=1746596051</t>
+  </si>
+  <si>
+    <t>Oral Fixation Vol. 2</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-08-11 - 2026-08-19</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:00</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/214/0191404121214.jpg?arca-2022-kick-ii-lp&amp;amp;class=scaled&amp;amp;v=1651836311</t>
+  </si>
+  <si>
+    <t>Arca</t>
+  </si>
+  <si>
+    <t>Kick II</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0191404122211.jpg?arca-2022-kick-iii-lp&amp;amp;class=scaled&amp;amp;v=1651836275</t>
+  </si>
+  <si>
+    <t>KiCk iii</t>
+  </si>
+  <si>
+    <t>€ 23.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:01</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Turquoise Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/315/0198028032315.jpg?avril-lavigne-2024-let-go-lp&amp;amp;class=scaled&amp;amp;v=1715326251</t>
+  </si>
+  <si>
+    <t>Avril Lavigne</t>
+  </si>
+  <si>
+    <t>Let Go</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:02</t>
+  </si>
+  <si>
+    <t>LPLimited Expanded Silver Grey Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/414/0198028032414.jpg?avril-lavigne-2024-under-my-skin-lp&amp;amp;class=scaled&amp;amp;v=1715326272</t>
+  </si>
+  <si>
+    <t>Under My Skin</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:09</t>
+  </si>
+  <si>
+    <t>LP× 2Opaque Bone colored edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/015/0196587792015.jpg?britney-spears-2023-greatest-hits-my-prerogative-opaque-bone-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1676278931</t>
+  </si>
+  <si>
+    <t>Britney Spears</t>
+  </si>
+  <si>
+    <t>Greatest Hits: My Prerogative (Opaque Bone Vinyl)</t>
+  </si>
+  <si>
+    <t>LPLimited Orange Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/513/0196587791513.jpg?britney-spears-2023-blackout-lp&amp;amp;class=scaled&amp;amp;v=1676288430</t>
+  </si>
+  <si>
+    <t>Blackout</t>
+  </si>
+  <si>
+    <t>€ 24.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-08-06 - 2026-08-14</t>
+  </si>
+  <si>
+    <t>LPLimited Yellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/414/0196587791414.jpg?britney-spears-2023-britney-lp&amp;amp;class=scaled&amp;amp;v=1676288582</t>
+  </si>
+  <si>
+    <t>Britney</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:11</t>
+  </si>
+  <si>
+    <t>LPPicture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/311/0190759774311.jpg?christina-aguilera-2019-christina-aguilera-lp&amp;amp;class=scaled&amp;amp;v=1565809828</t>
+  </si>
+  <si>
+    <t>Christina Aguilera</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-08-05 - 2026-08-12</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:15</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/097/0888072025097.jpg?evanescence-2017-fallen-lp&amp;amp;class=scaled&amp;amp;v=1494262330</t>
+  </si>
+  <si>
+    <t>Evanescence</t>
+  </si>
+  <si>
+    <t>Fallen</t>
+  </si>
+  <si>
+    <t>€ 21.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:17</t>
+  </si>
+  <si>
+    <t>LPStandard edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/955/0602517989955.jpg?fever-ray-2018-fever-ray-lp&amp;amp;class=scaled&amp;amp;v=1436460835</t>
+  </si>
+  <si>
+    <t>Fever Ray</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:18</t>
+  </si>
+  <si>
+    <t>12"EP edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/214/0889030014214.jpg?fka-twigs-2015-m3ll155x-12-&amp;amp;class=scaled&amp;amp;v=1445345870</t>
+  </si>
+  <si>
+    <t>Fka Twigs</t>
+  </si>
+  <si>
+    <t>M3ll155x</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/110/0889030019110.jpg?fka-twigs-2019-magdalene-lp&amp;amp;class=scaled&amp;amp;v=1568951015</t>
+  </si>
+  <si>
+    <t>Magdalene</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:42</t>
+  </si>
+  <si>
+    <t>LP× 2Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/028/0190296719028.jpg?lykke-li-2021-wounded-rhymes-lp&amp;amp;class=scaled&amp;amp;v=1627470082</t>
+  </si>
+  <si>
+    <t>Lykke Li</t>
+  </si>
+  <si>
+    <t>Wounded Rhymes</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:44</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/220/0602537603220.jpg?m-i-a-2013-matangi-lp&amp;amp;class=scaled&amp;amp;v=1397826512</t>
+  </si>
+  <si>
+    <t>M.I.A.</t>
+  </si>
+  <si>
+    <t>Matangi</t>
+  </si>
+  <si>
+    <t>€ 41.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:47</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 10th Anniversary Seaglass edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/313/0196588219313.jpg?miley-cyrus-2023-bangerz-lp&amp;amp;class=scaled&amp;amp;v=1767862602</t>
+  </si>
+  <si>
+    <t>Miley Cyrus</t>
+  </si>
+  <si>
+    <t>Bangerz</t>
   </si>
   <si>
     <t>€ 37.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-06-15 - 2026-06-19</t>
-[...17 lines deleted...]
-    <t>€ 46.49                
+    <t>2025-05-23 04:52</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/311/0190759592311.jpg?paloma-faith-2019-do-you-want-the-truth-or-something-beautiful-lp&amp;amp;class=scaled&amp;amp;v=1573825032</t>
+  </si>
+  <si>
+    <t>Paloma Faith</t>
+  </si>
+  <si>
+    <t>Do You Want The Truth Or Something Beautiful?</t>
+  </si>
+  <si>
+    <t>2025-05-23 05:00</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe Crystal Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/819/0196588254819.jpg?rosalia-2024-motomami-lp&amp;amp;class=scaled&amp;amp;v=1710839655</t>
+  </si>
+  <si>
+    <t>Rosalia</t>
+  </si>
+  <si>
+    <t>Motomami +</t>
+  </si>
+  <si>
+    <t>2025-05-26 03:01</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/012/5413356590012.jpg?crystal-castles-2025-crystal-castles-lp&amp;amp;class=scaled&amp;amp;v=1402259636</t>
+  </si>
+  <si>
+    <t>Crystal Castles</t>
+  </si>
+  <si>
+    <t>2025-05-27 10:13</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/515/0194398373515.jpg?miley-cyrus-2021-plastic-hearts-lp&amp;amp;class=scaled&amp;amp;v=1618411827</t>
+  </si>
+  <si>
+    <t>Plastic Hearts</t>
+  </si>
+  <si>
+    <t>2025-05-27 10:25</t>
+  </si>
+  <si>
+    <t>LP× 2High quality Yellow Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/517/0889854467517.jpg?beyonce-2017-lemonade-lp&amp;amp;class=scaled&amp;amp;v=1776962368</t>
+  </si>
+  <si>
+    <t>Beyonce</t>
+  </si>
+  <si>
+    <t>Lemonade</t>
+  </si>
+  <si>
+    <t>2025-05-27 15:37</t>
+  </si>
+  <si>
+    <t>LP× 2Explicit edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/051/0602577517051.jpg?lady-gaga-2019-artpop-lp&amp;amp;class=scaled&amp;amp;v=1682950083</t>
+  </si>
+  <si>
+    <t>Artpop</t>
+  </si>
+  <si>
+    <t>2025-06-01 13:22</t>
+  </si>
+  <si>
+    <t>LPActivator Green Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/917/0850053152917.jpg?raffertie-2025-the-substance-lp&amp;amp;class=scaled&amp;amp;v=1727518910</t>
+  </si>
+  <si>
+    <t>Raffertie</t>
+  </si>
+  <si>
+    <t>The Substance</t>
+  </si>
+  <si>
+    <t>2025-06-02 03:33</t>
+  </si>
+  <si>
+    <t>LP× 2Opaque Fruit Punch edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/010/0602435328010.jpg?rihanna-2021-unapologetic-lp&amp;amp;class=scaled&amp;amp;v=1723716503</t>
+  </si>
+  <si>
+    <t>Rihanna</t>
+  </si>
+  <si>
+    <t>Unapologetic</t>
+  </si>
+  <si>
+    <t>€ 48.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>2025-05-22 16:00</t>
-[...8 lines deleted...]
-    <t>€ 38.99                
+    <t>2025-06-02 03:35</t>
+  </si>
+  <si>
+    <t>LPTranslucent Emerald Green edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/416/0602435328416.jpg?rihanna-2021-talk-that-talk-lp&amp;amp;class=scaled&amp;amp;v=1723716432</t>
+  </si>
+  <si>
+    <t>Talk That Talk</t>
+  </si>
+  <si>
+    <t>2025-06-02 03:36</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Silver Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/369/0602445401369.jpg?the-weeknd-2022-dawn-fm-lp&amp;amp;class=scaled&amp;amp;v=1739272634</t>
+  </si>
+  <si>
+    <t>The Weeknd</t>
+  </si>
+  <si>
+    <t>Dawn Fm</t>
+  </si>
+  <si>
+    <t>2025-06-02 04:08</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/078/0602458167078.jpg?nelly-furtado-2023-loose-lp&amp;amp;class=scaled&amp;amp;v=1782311502</t>
+  </si>
+  <si>
+    <t>Nelly Furtado</t>
+  </si>
+  <si>
+    <t>Loose</t>
+  </si>
+  <si>
+    <t>LP× 210th Anniversary Transparent Red Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/314/0196588704314.jpg?moe-2024-no-mythologies-to-follow-lp&amp;amp;class=scaled&amp;amp;v=1706196992</t>
+  </si>
+  <si>
+    <t>MØ</t>
+  </si>
+  <si>
+    <t>No Mythologies To Follow</t>
+  </si>
+  <si>
+    <t>2025-06-03 02:41</t>
+  </si>
+  <si>
+    <t>LP× 2Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/079/5054429144079.jpg?bicep-2021-isles-lp&amp;amp;class=scaled&amp;amp;v=1602263878</t>
+  </si>
+  <si>
+    <t>Bicep</t>
+  </si>
+  <si>
+    <t>Isles</t>
+  </si>
+  <si>
+    <t>2025-06-08 14:46</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/181/0191400021181.jpg?grimes-2020-miss-anthropocene-lp&amp;amp;class=scaled&amp;amp;v=1574186954</t>
+  </si>
+  <si>
+    <t>Grimes</t>
+  </si>
+  <si>
+    <t>Miss Anthropocene</t>
+  </si>
+  <si>
+    <t>2025-06-08 14:47</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/518/0652637353518.jpg?grimes-2015-art-angels-lp&amp;amp;class=scaled&amp;amp;v=1446647432</t>
+  </si>
+  <si>
+    <t>Art Angels</t>
+  </si>
+  <si>
+    <t>2025-06-19 15:56</t>
+  </si>
+  <si>
+    <t>LPEP, Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/951/5016958087951.jpg?bjork-2017-the-gate-lp&amp;amp;class=scaled&amp;amp;v=1506174989</t>
+  </si>
+  <si>
+    <t>The Gate</t>
+  </si>
+  <si>
+    <t>2025-06-20 13:34</t>
+  </si>
+  <si>
+    <t>LPLimited Metallic Copper edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/394/0197187531394.jpg?caroline-polachek-2023-desire-i-want-to-turn-into-you-lp&amp;amp;class=scaled&amp;amp;v=1670593481</t>
+  </si>
+  <si>
+    <t>Caroline Polachek</t>
+  </si>
+  <si>
+    <t>Desire, I Want to Turn into You</t>
+  </si>
+  <si>
+    <t>2025-06-20 13:52</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Milky Clear Deluxe Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/372/0198846567372.jpg?caroline-polachek-2025-desire-i-want-to-turn-into-you-everasking-edition-lp&amp;amp;class=scaled&amp;amp;v=1739803152</t>
+  </si>
+  <si>
+    <t>Desire, I Want to Turn into You: Everasking Edition</t>
+  </si>
+  <si>
+    <t>€ 77.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>2025-05-22 16:07</t>
-[...38 lines deleted...]
-    <t>DISCO: Guest List Edition</t>
+    <t>2025-06-22 15:52</t>
+  </si>
+  <si>
+    <t>LP× 2Transclucent Sea Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/673/0810599024673.jpg?aurora-2024-what-happened-to-the-heart-indie-exclusive-lp&amp;amp;class=scaled&amp;amp;v=1732661488</t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>What Happened to the Heart? (Indie Exclusive)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/666/0810599024666.jpg?aurora-2024-what-happened-to-the-heart-lp&amp;amp;class=scaled&amp;amp;v=1732029462</t>
+  </si>
+  <si>
+    <t>What Happened to the Heart?</t>
+  </si>
+  <si>
+    <t>2025-06-22 16:21</t>
+  </si>
+  <si>
+    <t>LPTranslucent Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/031/0724596111031.jpg?fever-ray-2023-radical-romantics-lp&amp;amp;class=scaled&amp;amp;v=1672829512</t>
+  </si>
+  <si>
+    <t>Radical Romantics</t>
+  </si>
+  <si>
+    <t>2025-06-22 16:22</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/100/5414940006100.jpg?fever-ray-2018-plunge-lp&amp;amp;class=scaled&amp;amp;v=1509547728</t>
+  </si>
+  <si>
+    <t>Plunge</t>
+  </si>
+  <si>
+    <t>LP× 2Violet Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/102/5060236636102.jpg?the-knife-2021-silent-shout-lp&amp;amp;class=scaled&amp;amp;v=1695113776</t>
+  </si>
+  <si>
+    <t>The Knife</t>
+  </si>
+  <si>
+    <t>Silent Shout</t>
+  </si>
+  <si>
+    <t>2025-06-23 11:30</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/752/0602448220752.jpg?rammstein-2023-sehnsucht-lp&amp;amp;class=scaled&amp;amp;v=1681989100</t>
+  </si>
+  <si>
+    <t>Rammstein</t>
+  </si>
+  <si>
+    <t>Sehnsucht</t>
+  </si>
+  <si>
+    <t>€ 59.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-06-23 11:33</t>
+  </si>
+  <si>
+    <t>LPCandy Cane Red edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/205/0602475694205.jpg?selena-gomez-benny-blanco-2025-i-said-i-love-you-first-lp&amp;amp;class=scaled&amp;amp;v=1739952358</t>
+  </si>
+  <si>
+    <t>Selena Gomez &amp; Benny Blanco</t>
+  </si>
+  <si>
+    <t>I Said I Love You First</t>
+  </si>
+  <si>
+    <t>2025-06-23 13:28</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 25th Anniversary Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/716/0198028305716.jpg?britney-spears-2025-oops-i-did-it-again-lp&amp;amp;class=scaled&amp;amp;v=1744374876</t>
+  </si>
+  <si>
+    <t>Oops I Did It Again</t>
+  </si>
+  <si>
+    <t>€ 58.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-06-24 17:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/353/0602458189353.jpg?anyma-2023-genesys-lp&amp;amp;class=scaled&amp;amp;v=1697671789</t>
+  </si>
+  <si>
+    <t>Anyma</t>
+  </si>
+  <si>
+    <t>Genesys</t>
+  </si>
+  <si>
+    <t>€ 42.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-07-15 02:08</t>
+  </si>
+  <si>
+    <t>LP2024 Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/514/0196587848514.jpg?sade-2024-soldier-of-love-lp&amp;amp;class=scaled&amp;amp;v=1712999955</t>
+  </si>
+  <si>
+    <t>Sade</t>
+  </si>
+  <si>
+    <t>Soldier Of Love</t>
+  </si>
+  <si>
+    <t>2025-07-24 13:31</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Splatter vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/713/0093624845713.jpg?linkin-park-2024-papercuts-singles-collection-2000-2023-lp&amp;amp;class=scaled&amp;amp;v=1709111010</t>
+  </si>
+  <si>
+    <t>Linkin Park</t>
+  </si>
+  <si>
+    <t>Papercuts - Singles Collection 2000-2023</t>
+  </si>
+  <si>
+    <t>2025-07-24 13:36</t>
+  </si>
+  <si>
+    <t>LPBlack/White Marbled edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/919/0196587791919.jpg?britney-spears-2023-femme-fatale-lp&amp;amp;class=scaled&amp;amp;v=1678262504</t>
+  </si>
+  <si>
+    <t>Femme Fatale</t>
+  </si>
+  <si>
+    <t>2025-07-26 11:46</t>
+  </si>
+  <si>
+    <t>Ietaupīt 10%</t>
+  </si>
+  <si>
+    <t>Cornucopia : Live</t>
+  </si>
+  <si>
+    <t>Parastā cena
+                        € 41.49 
+                    € 37.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-07-26 12:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/715/0198029462715.jpg?calvin-harris-2025-motion-lp&amp;amp;class=scaled&amp;amp;v=1751892559</t>
+  </si>
+  <si>
+    <t>Calvin Harris</t>
+  </si>
+  <si>
+    <t>Motion</t>
+  </si>
+  <si>
+    <t>2025-07-27 14:38</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/188/5061041451188.jpg?fever-ray-2025-the-year-of-the-radical-romantics-lp&amp;amp;class=scaled&amp;amp;v=1757159205</t>
+  </si>
+  <si>
+    <t>The Year of The Radical Romantics</t>
+  </si>
+  <si>
+    <t>€ 50.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-07-30 09:25</t>
+  </si>
+  <si>
+    <t>LP× 233 LP edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/614/0190758638614.jpg?celine-dion-2018-falling-into-you-lp&amp;amp;class=scaled&amp;amp;v=1647396995</t>
+  </si>
+  <si>
+    <t>Celine Dion</t>
+  </si>
+  <si>
+    <t>Falling Into You</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-08-07 - 2026-08-24</t>
+  </si>
+  <si>
+    <t>2025-07-30 16:22</t>
+  </si>
+  <si>
+    <t>LP× 2180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/356/0081227943356.jpg?madonna-2016-ray-of-light-180-gram-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1577959330</t>
+  </si>
+  <si>
+    <t>Ray of Light (180 Gram Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-07-31 05:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/467/5016958089467.jpg?bjork-2023-wanderlust-lp&amp;amp;class=scaled&amp;amp;v=1689245175</t>
+  </si>
+  <si>
+    <t>Wanderlust</t>
+  </si>
+  <si>
+    <t>2025-07-31 05:20</t>
+  </si>
+  <si>
+    <t>LP× 2Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/487/5016958102487.jpg?bjork-2022-fossora-lime-colored-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1670322994</t>
+  </si>
+  <si>
+    <t>Fossora (Lime Colored Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-08-03 01:08</t>
+  </si>
+  <si>
+    <t>LPLimited Oxblood Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/153/5056167179153.jpg?allie-x-2024-girl-with-no-face-lp&amp;amp;class=scaled&amp;amp;v=1706083794</t>
+  </si>
+  <si>
+    <t>Allie X</t>
+  </si>
+  <si>
+    <t>Girl with No Face</t>
+  </si>
+  <si>
+    <t>2025-08-11 13:38</t>
+  </si>
+  <si>
+    <t>LP× 33 x Swirl Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/918/0198029649918.jpg?ludvig-forssell-2026-death-stranding-2-on-the-beach-lp&amp;amp;class=scaled&amp;amp;v=1752574379</t>
+  </si>
+  <si>
+    <t>Ludvig Forssell</t>
+  </si>
+  <si>
+    <t>Death Stranding 2: On The Beach</t>
+  </si>
+  <si>
+    <t>2025-08-11 13:39</t>
+  </si>
+  <si>
+    <t>LP× 2Transparent Red Vinyl + Poster edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/521/0602478739521.jpg?nine-inch-nails-2025-tron-ares-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1753191258</t>
+  </si>
+  <si>
+    <t>Nine Inch Nails</t>
+  </si>
+  <si>
+    <t>Tron: Ares - O.s.t.</t>
+  </si>
+  <si>
+    <t>2025-08-21 06:46</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/900/0602527847900.jpg?florence-the-machine-2011-ceremonials-lp&amp;amp;class=scaled&amp;amp;v=1318948820</t>
+  </si>
+  <si>
+    <t>Florence + The Machine</t>
+  </si>
+  <si>
+    <t>Ceremonials</t>
+  </si>
+  <si>
+    <t>7"× 7</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/042/0602458261042.jpg?florence-the-machine-2023-dance-fever-the-singles-7-&amp;amp;class=scaled&amp;amp;v=1726065706</t>
+  </si>
+  <si>
+    <t>Florence + the Machine</t>
+  </si>
+  <si>
+    <t>Dance Fever - The Singles</t>
+  </si>
+  <si>
+    <t>€ 83.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-09-02 16:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/916/5016958060916.jpg?bjork-2004-medulla-lp&amp;amp;class=scaled&amp;amp;v=1095076574</t>
+  </si>
+  <si>
+    <t>Medulla</t>
+  </si>
+  <si>
+    <t>€ 30.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/267/5016958997267.jpg?bjork-2023-vulnicura-lp&amp;amp;class=scaled&amp;amp;v=1681199702</t>
+  </si>
+  <si>
+    <t>Vulnicura</t>
+  </si>
+  <si>
+    <t>2025-09-16 09:49</t>
+  </si>
+  <si>
+    <t>LPLimited 25th Anniversary Red Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/819/0196588720819.jpg?dido-2025-no-angel-lp&amp;amp;class=scaled&amp;amp;v=1748857186</t>
+  </si>
+  <si>
+    <t>Dido</t>
+  </si>
+  <si>
+    <t>No Angel</t>
+  </si>
+  <si>
+    <t>LPDeep Purple With Black Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/976/0198704418976.jpg?tove-lo-sg-lewis-2025-heat-ep-lp&amp;amp;class=scaled&amp;amp;v=1754560957</t>
+  </si>
+  <si>
+    <t>Tove Lo &amp; SG Lewis</t>
+  </si>
+  <si>
+    <t>Heat EP</t>
+  </si>
+  <si>
+    <t>2025-09-16 12:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/463/5016958102463.jpg?bjork-2026-fossora-lp&amp;amp;class=scaled&amp;amp;v=1728638469</t>
+  </si>
+  <si>
+    <t>Fossora</t>
+  </si>
+  <si>
+    <t>2025-09-21 16:59</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0196588128219.jpg?2023-neon-genesis-evangelion-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1692887247</t>
+  </si>
+  <si>
+    <t>Neon Genesis Evangelion (Soundtrack)</t>
+  </si>
+  <si>
+    <t>2025-09-22 09:56</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/763/5051142008763.jpg?emika-2024-vega-trilogy-lp&amp;amp;class=scaled&amp;amp;v=1727855938</t>
+  </si>
+  <si>
+    <t>Emika</t>
+  </si>
+  <si>
+    <t>Vega - Trilogy</t>
+  </si>
+  <si>
+    <t>€ 70.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-09-22 10:12</t>
+  </si>
+  <si>
+    <t>CD/DVD× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/441/5016958108441.jpg?bjork-2025-cornucopia-live-cd-dvd&amp;amp;class=scaled&amp;amp;v=1754397732</t>
+  </si>
+  <si>
+    <t>2025-09-27 13:02</t>
+  </si>
+  <si>
+    <t>VINYL</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/070/5056167120070.jpg?allie-x-cape-god-vinyl&amp;amp;class=scaled&amp;amp;v=1706083860</t>
+  </si>
+  <si>
+    <t>Cape God</t>
+  </si>
+  <si>
+    <t>2025-09-29 11:55</t>
+  </si>
+  <si>
+    <t>12"× 2</t>
+  </si>
+  <si>
+    <t>Ietaupīt 9%</t>
+  </si>
+  <si>
+    <t>Charlotte De Witte</t>
+  </si>
+  <si>
+    <t>Parastā cena
+                        € 45.49 
+                    € 41.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-09-29 12:02</t>
+  </si>
+  <si>
+    <t>LPLavender Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/947/0602478865947.jpg?demi-lovato-2025-it-s-not-that-deep-lp&amp;amp;class=scaled&amp;amp;v=1758546235</t>
+  </si>
+  <si>
+    <t>Demi Lovato</t>
+  </si>
+  <si>
+    <t>It's Not That Deep</t>
+  </si>
+  <si>
+    <t>2025-10-02 06:22</t>
+  </si>
+  <si>
+    <t>LPGold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/234/0198846043234.jpg?caroline-polachek-2024-pang-5-year-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1728505430</t>
+  </si>
+  <si>
+    <t>Pang - 5 Year Anniversary</t>
+  </si>
+  <si>
+    <t>2025-10-07 05:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/618/5016958041618.jpg?bjork-2003-post-lp&amp;amp;class=scaled&amp;amp;v=1575535968</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/913/5016958032913.jpg?bjork-1997-homogenic-lp&amp;amp;class=scaled&amp;amp;v=1591171403</t>
+  </si>
+  <si>
+    <t>Homogenic</t>
+  </si>
+  <si>
+    <t>2025-10-07 05:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/5016958018818.jpg?bjork-2007-debut-lp&amp;amp;class=scaled&amp;amp;v=1586166435</t>
+  </si>
+  <si>
+    <t>Debut</t>
+  </si>
+  <si>
+    <t>2025-10-08 11:33</t>
+  </si>
+  <si>
+    <t>LP/12"× 2Limited 20th Anniversary Deluxe "Peacock" Green Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/141/4099964188141.jpg?goldfrapp-2025-supernature-lp-12-&amp;amp;class=scaled&amp;amp;v=1759836907</t>
+  </si>
+  <si>
+    <t>Supernature</t>
+  </si>
+  <si>
+    <t>2025-10-08 11:45</t>
+  </si>
+  <si>
+    <t>LP''moss'' dark green vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/030/0887828044030.jpg?austra-2020-hirudin-lp&amp;amp;class=scaled&amp;amp;v=1583885860</t>
+  </si>
+  <si>
+    <t>Austra</t>
+  </si>
+  <si>
+    <t>HiRUDiN</t>
+  </si>
+  <si>
+    <t>2025-10-08 13:12</t>
+  </si>
+  <si>
+    <t>LPLtd Red Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/530/0887828036530.jpg?austra-2017-future-politics-lp&amp;amp;class=scaled&amp;amp;v=1484809192</t>
+  </si>
+  <si>
+    <t>Future Politics</t>
+  </si>
+  <si>
+    <t>2025-10-08 13:15</t>
+  </si>
+  <si>
+    <t>LP× 32023 Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/313/0196587737313.jpg?daft-punk-2023-random-access-memories-10th-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1677140701</t>
+  </si>
+  <si>
+    <t>Daft Punk</t>
+  </si>
+  <si>
+    <t>Random Access Memories (10th Anniversary)</t>
+  </si>
+  <si>
+    <t>2025-10-08 15:26</t>
+  </si>
+  <si>
+    <t>LP× 2Turquiose Blue Opaque Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/515/0198029747515.jpg?khalid-2025-after-the-sun-goes-down-lp&amp;amp;class=scaled&amp;amp;v=1758185638</t>
+  </si>
+  <si>
+    <t>Khalid</t>
+  </si>
+  <si>
+    <t>After the Sun Goes Down</t>
+  </si>
+  <si>
+    <t>2025-10-10 10:56</t>
+  </si>
+  <si>
+    <t>Ietaupīt 16%</t>
+  </si>
+  <si>
+    <t>Bedtime Stories: The Untold Chapter EP</t>
+  </si>
+  <si>
+    <t>Parastā cena
+                        € 30.99 
+                    € 25.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>LPLimited Silver Vinyl edition</t>
+  </si>
+  <si>
+    <t>Ietaupīt 13%</t>
+  </si>
+  <si>
+    <t>Bedtime Stories (The Silver Collection)</t>
+  </si>
+  <si>
+    <t>Parastā cena
+                        € 30.99 
+                    € 26.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-10-10 10:58</t>
+  </si>
+  <si>
+    <t>7"</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/202/0810162873202.jpg?eartheater-shygirl-2025-shark-brain-dolphin-7-&amp;amp;class=scaled&amp;amp;v=1756304515</t>
+  </si>
+  <si>
+    <t>Eartheater &amp; Shygirl</t>
+  </si>
+  <si>
+    <t>Shark Brain / Dolphin</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/566/5056556166566.jpg?shygirl-2025-alias-lp&amp;amp;class=scaled&amp;amp;v=1760087699</t>
+  </si>
+  <si>
+    <t>Shygirl</t>
+  </si>
+  <si>
+    <t>Alias</t>
+  </si>
+  <si>
+    <t>2025-10-10 11:05</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/559/5056556108559.jpg?shygirl-2022-nymph-lp&amp;amp;class=scaled&amp;amp;v=1660938653</t>
+  </si>
+  <si>
+    <t>Nymph</t>
+  </si>
+  <si>
+    <t>2025-10-10 11:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/315/3516628426315.jpg?abdelwahed-deena-2023-khonnar-lp&amp;amp;class=scaled&amp;amp;v=1690796495</t>
+  </si>
+  <si>
+    <t>Abdelwahed Deena</t>
+  </si>
+  <si>
+    <t>Khonnar</t>
+  </si>
+  <si>
+    <t>2025-10-10 16:55</t>
+  </si>
+  <si>
+    <t>LPTranslucent Brown edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/175/0075678594175.jpg?not-for-radio-2025-melt-indie-exclusive-teak-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1759736311</t>
+  </si>
+  <si>
+    <t>Not For Radio</t>
+  </si>
+  <si>
+    <t>Melt (Indie Exclusive Teak Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-10-10 16:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/139/0617308109139.jpg?tyler-bates-2024-maxxxine-lp&amp;amp;class=scaled&amp;amp;v=1758753307</t>
+  </si>
+  <si>
+    <t>Tyler Bates</t>
+  </si>
+  <si>
+    <t>Maxxxine</t>
+  </si>
+  <si>
+    <t>2025-10-11 15:10</t>
+  </si>
+  <si>
+    <t>LPReissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/739/5016958102739.jpg?bjork-2023-fossora-remixes-lp&amp;amp;class=scaled&amp;amp;v=1677245315</t>
+  </si>
+  <si>
+    <t>Fossora Remixes</t>
+  </si>
+  <si>
+    <t>2025-10-14 13:54</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/500/5016958102500.jpg?bjork-2023-fossora-turquoise-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1680980507</t>
+  </si>
+  <si>
+    <t>Fossora (Turquoise Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-10-16 16:37</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/374/5016958101374.jpg?bjork-2022-fossora-lp&amp;amp;class=scaled&amp;amp;v=1661944534</t>
+  </si>
+  <si>
+    <t>2025-10-16 16:42</t>
+  </si>
+  <si>
+    <t>LP× 2Ruby Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/345/0659457251345.jpg?sudan-archives-2025-bpm-lp&amp;amp;class=scaled&amp;amp;v=1752752900</t>
+  </si>
+  <si>
+    <t>Sudan Archives</t>
+  </si>
+  <si>
+    <t>Bpm</t>
+  </si>
+  <si>
+    <t>2025-10-16 17:14</t>
+  </si>
+  <si>
+    <t>LPBurgundy Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/456/5016958102456.jpg?bjork-2024-fossora-lp&amp;amp;class=scaled&amp;amp;v=1712132621</t>
+  </si>
+  <si>
+    <t>2025-10-20 13:45</t>
+  </si>
+  <si>
+    <t>LP× 2Standard edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/648/0825646467648.jpg?enya-2018-the-very-best-of-enya-lp&amp;amp;class=scaled&amp;amp;v=1492626413</t>
+  </si>
+  <si>
+    <t>Enya</t>
+  </si>
+  <si>
+    <t>The Very Best Of Enya</t>
+  </si>
+  <si>
+    <t>2025-11-13 10:54</t>
+  </si>
+  <si>
+    <t>LPNeon orange translucent vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/233/0887828052233.jpg?austra-2025-chin-up-buttercup-neon-orange-lp&amp;amp;class=scaled&amp;amp;v=1760609508</t>
+  </si>
+  <si>
+    <t>Chin Up Buttercup (Neon Orange</t>
+  </si>
+  <si>
+    <t>2025-11-14 13:07</t>
+  </si>
+  <si>
+    <t>LPBlack &amp; Dark Green Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/0075678590818.jpg?charli-xcx-2026-wuthering-heights-lp&amp;amp;class=scaled&amp;amp;v=1763107498</t>
+  </si>
+  <si>
+    <t>Charli XCX</t>
+  </si>
+  <si>
+    <t>Wuthering Heights</t>
+  </si>
+  <si>
+    <t>2025-11-22 10:14</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/256/5056556142256.jpg?lsdxoxo-2024-dogma-crystal-clear-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1721693890</t>
+  </si>
+  <si>
+    <t>Lsdxoxo</t>
+  </si>
+  <si>
+    <t>Dogma (Crystal Clear Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-11-22 13:34</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/055/0805520240055.jpg?la-roux-2022-la-roux-lp&amp;amp;class=scaled&amp;amp;v=1662267369</t>
+  </si>
+  <si>
+    <t>La Roux</t>
+  </si>
+  <si>
+    <t>2025-12-16 15:12</t>
+  </si>
+  <si>
+    <t>LP× 2Ultra Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/513/0198029415513.jpg?woodkid-2025-death-stranding-2-on-the-beach-lp&amp;amp;class=scaled&amp;amp;v=1753083132</t>
+  </si>
+  <si>
+    <t>Woodkid</t>
+  </si>
+  <si>
+    <t>€ 51.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-12-26 02:10</t>
+  </si>
+  <si>
+    <t>LPPurple Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/924/5057998200924.jpg?kate-bush-2025-hounds-of-love-lp&amp;amp;class=scaled&amp;amp;v=1766474241</t>
+  </si>
+  <si>
+    <t>Kate Bush</t>
+  </si>
+  <si>
+    <t>Hounds of Love</t>
+  </si>
+  <si>
+    <t>2026-01-20 01:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/696/0199538534696.jpg?rich-brian-2026-where-is-my-head-lp&amp;amp;class=scaled&amp;amp;v=1764257554</t>
+  </si>
+  <si>
+    <t>Rich Brian</t>
+  </si>
+  <si>
+    <t>Where is My Head</t>
+  </si>
+  <si>
+    <t>2026-02-06 13:30</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Silver Vinyl W/ Continuos Mix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/120/0603497808120.jpg?madonna-2026-confessions-on-a-dance-floor-the-silver-collection-lp&amp;amp;class=scaled&amp;amp;v=1770295868</t>
+  </si>
+  <si>
+    <t>Confessions On a Dance Floor (The Silver Collection)</t>
+  </si>
+  <si>
+    <t>2026-02-06 13:38</t>
+  </si>
+  <si>
+    <t>LPElectric Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/011/0759656086011.jpg?peaches-2026-no-lube-so-rude-lp&amp;amp;class=scaled&amp;amp;v=1768385292</t>
+  </si>
+  <si>
+    <t>Peaches</t>
+  </si>
+  <si>
+    <t>No Lube So Rude</t>
+  </si>
+  <si>
+    <t>2026-02-06 13:41</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/419/0198029803419.jpg?tlc-2026-fanmail-lp&amp;amp;class=scaled&amp;amp;v=1765868586</t>
+  </si>
+  <si>
+    <t>Tlc</t>
+  </si>
+  <si>
+    <t>Fanmail</t>
+  </si>
+  <si>
+    <t>2026-02-17 05:47</t>
+  </si>
+  <si>
+    <t>LPLimited Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/475/0198704858475.jpg?lykke-li-2026-the-afterparty-lp&amp;amp;class=scaled&amp;amp;v=1776433558</t>
+  </si>
+  <si>
+    <t>The Afterparty</t>
+  </si>
+  <si>
+    <t>LPCrystal Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/069/5026854320069.jpg?lily-allen-2026-it-s-not-me-it-s-you-lp&amp;amp;class=scaled&amp;amp;v=1770976579</t>
+  </si>
+  <si>
+    <t>Lily Allen</t>
+  </si>
+  <si>
+    <t>It's Not Me, It's You</t>
+  </si>
+  <si>
+    <t>2026-02-17 05:51</t>
+  </si>
+  <si>
+    <t>12"Limited 45 RPM Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/592/0602488536592.jpg?t-a-t-u-2026-all-the-things-she-said-12-&amp;amp;class=scaled&amp;amp;v=1771331985</t>
+  </si>
+  <si>
+    <t>T.a.t.u.</t>
+  </si>
+  <si>
+    <t>All The Things She Said</t>
+  </si>
+  <si>
+    <t>LPLimited Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/848/0199957299848.jpg?jessie-ware-2026-superbloom-lp&amp;amp;class=scaled&amp;amp;v=1769769049</t>
+  </si>
+  <si>
+    <t>Jessie Ware</t>
+  </si>
+  <si>
+    <t>Superbloom</t>
+  </si>
+  <si>
+    <t>2026-02-17 06:06</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 30th Anniversary Glacier Blue Marbled Vinyl Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/411/0199584183411.jpg?celine-dion-2026-falling-into-you-lp&amp;amp;class=scaled&amp;amp;v=1770799070</t>
+  </si>
+  <si>
+    <t>Céline Dion</t>
+  </si>
+  <si>
+    <t>2026-03-04 02:23</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/663/0617308033663.jpg?a-g-cook-2026-the-moment-score-lp&amp;amp;class=scaled&amp;amp;v=1771322975</t>
+  </si>
+  <si>
+    <t>A.G. Cook</t>
+  </si>
+  <si>
+    <t>The Moment (Score)</t>
+  </si>
+  <si>
+    <t>2026-03-04 02:26</t>
+  </si>
+  <si>
+    <t>LPLimited White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/306/0199957007306.jpg?tomora-2026-come-closer-lp&amp;amp;class=scaled&amp;amp;v=1772547742</t>
+  </si>
+  <si>
+    <t>Tomora</t>
+  </si>
+  <si>
+    <t>Come Closer</t>
+  </si>
+  <si>
+    <t>2026-03-11 01:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/870/0075678590870.jpg?cobrah-2026-torn-lp&amp;amp;class=scaled&amp;amp;v=1771061505</t>
+  </si>
+  <si>
+    <t>Cobrah</t>
+  </si>
+  <si>
+    <t>Torn</t>
+  </si>
+  <si>
+    <t>2026-03-19 02:14</t>
+  </si>
+  <si>
+    <t>LPLimited Numbered White Vinyl) edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/839/0724596940839.jpg?fever-ray-2026-fever-ray-lp&amp;amp;class=scaled&amp;amp;v=1772280063</t>
+  </si>
+  <si>
+    <t>2026-03-22 07:55</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/0067003180818.jpg?ladytron-2026-paradises-lp&amp;amp;class=scaled&amp;amp;v=1766929335</t>
+  </si>
+  <si>
+    <t>Ladytron</t>
+  </si>
+  <si>
+    <t>Paradises</t>
+  </si>
+  <si>
+    <t>2026-03-26 01:51</t>
+  </si>
+  <si>
+    <t>LPCoke Bottle Clear Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/515/0199584191515.jpg?slayyyter-2026-worst-girl-in-america-lp&amp;amp;class=scaled&amp;amp;v=1772798003</t>
+  </si>
+  <si>
+    <t>Slayyyter</t>
+  </si>
+  <si>
+    <t>Worst Girl in America</t>
+  </si>
+  <si>
+    <t>2026-03-26 02:26</t>
+  </si>
+  <si>
+    <t>LP20th Anniversary Vinyl Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/719/0602478657719.jpg?the-pussycat-dolls-2026-pcd-lp&amp;amp;class=scaled&amp;amp;v=1774692510</t>
+  </si>
+  <si>
+    <t>The Pussycat Dolls</t>
+  </si>
+  <si>
+    <t>PCD</t>
+  </si>
+  <si>
+    <t>2026-04-08 01:06</t>
+  </si>
+  <si>
+    <t>12"Limited Clear &amp; White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/577/5016958106577.jpg?bjork-rosalia-2024-oral-12-&amp;amp;class=scaled&amp;amp;v=1727346825</t>
+  </si>
+  <si>
+    <t>Björk &amp; ROSALÍA</t>
+  </si>
+  <si>
+    <t>Oral</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/476/5016958098476.jpg?bjork-hamrahlid-choir-2021-cosmogony-lp&amp;amp;class=scaled&amp;amp;v=1626508780</t>
+  </si>
+  <si>
+    <t>Bjork &amp; Hamrahlid Choir</t>
+  </si>
+  <si>
+    <t>Cosmogony</t>
+  </si>
+  <si>
+    <t>2026-04-19 10:28</t>
+  </si>
+  <si>
+    <t>Ietaupīt 11%</t>
+  </si>
+  <si>
+    <t>Meiko Kaji</t>
+  </si>
+  <si>
+    <t>Otoko Onna Kokoro No Aika</t>
+  </si>
+  <si>
+    <t>Parastā cena
+                        € 36.49 
+                    € 32.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2026-04-27 15:06</t>
+  </si>
+  <si>
+    <t>LPDeep Ocean Blue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/234/5400863199234.jpg?puma-blue-2026-croak-dream-lp&amp;amp;class=scaled&amp;amp;v=1769134302</t>
+  </si>
+  <si>
+    <t>Puma Blue</t>
+  </si>
+  <si>
+    <t>Croak Dream</t>
+  </si>
+  <si>
+    <t>2026-05-05 15:01</t>
+  </si>
+  <si>
+    <t>LP× 22026 Vinyl Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/037/0199957248037.jpg?the-pussycat-dolls-2026-doll-domination-lp&amp;amp;class=scaled&amp;amp;v=1774692506</t>
+  </si>
+  <si>
+    <t>Doll Domination</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:41</t>
+  </si>
+  <si>
+    <t>LPIndie Exclusive Classic White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/301/0199957932301.jpg?ariana-grande-2026-petal-lp&amp;amp;class=scaled&amp;amp;v=1778048316</t>
+  </si>
+  <si>
+    <t>Ariana Grande</t>
+  </si>
+  <si>
+    <t>Petal</t>
+  </si>
+  <si>
+    <t>€ 30.99                
+                    Iepriekšpasūtīt</t>
+  </si>
+  <si>
+    <t>Sagaidāms gatavs nosūtīšanai izdevumā</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:44</t>
+  </si>
+  <si>
+    <t>LP× 2Indie Exclusive Poltergeist Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/309/0888072780309.jpg?the-pretty-reckless-2026-dear-god-lp&amp;amp;class=scaled&amp;amp;v=1777899152</t>
+  </si>
+  <si>
+    <t>The Pretty Reckless</t>
+  </si>
+  <si>
+    <t>Dear God</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:48</t>
+  </si>
+  <si>
+    <t>LPRSD Essential Orange, Yellow &amp; Purple Marble Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/214/0199957106214.jpg?yeah-yeah-yeahs-2026-show-your-bones-lp&amp;amp;class=scaled&amp;amp;v=1777894625</t>
+  </si>
+  <si>
+    <t>Yeah Yeah Yeahs</t>
+  </si>
+  <si>
+    <t>Show Your Bones</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:49</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/766/0602527025766.jpg?yeah-yeah-yeahs-2009-it-s-blitz-lp&amp;amp;class=scaled&amp;amp;v=1436947246</t>
+  </si>
+  <si>
+    <t>It's Blitz</t>
+  </si>
+  <si>
+    <t>€ 19.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:50</t>
+  </si>
+  <si>
+    <t>LPNational Album Day 2025 Twister Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/041/0656605047041.jpg?yeah-yeah-yeahs-2025-cool-it-down-lp&amp;amp;class=scaled&amp;amp;v=1758702105</t>
+  </si>
+  <si>
+    <t>Cool It Down</t>
+  </si>
+  <si>
+    <t>2026-06-03 12:04</t>
+  </si>
+  <si>
+    <t>LPBlue Vinyl Repress edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/034/0081227924034.jpg?madonna-2026-music-lp&amp;amp;class=scaled&amp;amp;v=1784273529</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
+    <t>2026-06-03 12:05</t>
+  </si>
+  <si>
+    <t>LP× 2Blue Vinyl Repress edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/329/0081227932329.jpg?madonna-2026-ray-of-light-lp&amp;amp;class=scaled&amp;amp;v=1784273518</t>
+  </si>
+  <si>
+    <t>Ray Of Light</t>
+  </si>
+  <si>
+    <t>2026-06-05 08:02</t>
+  </si>
+  <si>
+    <t>LP× 2Indie Exclusive Twilight Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/413/0199584585413.jpg?evanescence-2026-sanctuary-lp&amp;amp;class=scaled&amp;amp;v=1778666648</t>
+  </si>
+  <si>
+    <t>Sanctuary</t>
+  </si>
+  <si>
+    <t>€ 41.49                
+                    Iepriekšpasūtīt</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:22</t>
+  </si>
+  <si>
+    <t>LPTranslucent Pearly White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/750/0199957923750.jpg?ariana-grande-2026-petal-lp&amp;amp;class=scaled&amp;amp;v=1778049379</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:26</t>
+  </si>
+  <si>
+    <t>LPTransparent Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/225/4062548143225.jpg?tricky-2026-different-when-it-s-silent-lp&amp;amp;class=scaled&amp;amp;v=1777037723</t>
+  </si>
+  <si>
+    <t>Tricky</t>
+  </si>
+  <si>
+    <t>Different When It's Silent</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:40</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0060270096219.jpg?crystal-castles-2008-crystal-castles-lp&amp;amp;class=scaled&amp;amp;v=1761829136</t>
   </si>
   <si>
     <t>€ 43.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-06-17 - 2026-06-24</t>
-[...51 lines deleted...]
-    <t>Dawn Of Chromatica</t>
+    <t>2026-06-27 20:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/712/0199584594712.jpg?brutalismus-3000-2026-harmony-lp&amp;amp;class=scaled&amp;amp;v=1782909560</t>
+  </si>
+  <si>
+    <t>Brutalismus 3000</t>
+  </si>
+  <si>
+    <t>Harmony</t>
   </si>
   <si>
     <t>€ 24.49                
-                    Pirkt</t>
-[...1625 lines deleted...]
-    <t>€ 28.49                
                     Iepriekšpasūtīt</t>
   </si>
   <si>
-    <t>Sagaidāms gatavs nosūtīšanai izdevumā</t>
-[...179 lines deleted...]
-    <t>https://imusic.b-cdn.net/images/item/original/999/0075678585999.jpg?alex-warren-2026-wildchild-lp&amp;amp;class=scaled&amp;amp;v=1780510552</t>
+    <t>2026-06-27 20:19</t>
+  </si>
+  <si>
+    <t>LPRed Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/999/5056556180999.jpg?eartheater-2026-heavenly-body-if-i-m-the-bottle-you-re-the-message-lp&amp;amp;class=scaled&amp;amp;v=1781784817</t>
+  </si>
+  <si>
+    <t>Eartheater</t>
+  </si>
+  <si>
+    <t>Heavenly Body: If I'm The Bottle You're The Message</t>
   </si>
   <si>
     <t>€ 29.99                
                     Iepriekšpasūtīt</t>
   </si>
   <si>
-    <t>2026-06-05 08:02</t>
-[...12 lines deleted...]
-                    Iepriekšpasūtīt</t>
+    <t>2026-07-04 16:42</t>
+  </si>
+  <si>
+    <t>LP + MerchInt. Opaque Apple Red edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/114/0198029250114.jpg?jennie-blackpink-2025-ruby-lp-merch&amp;amp;class=scaled&amp;amp;v=1747812465</t>
+  </si>
+  <si>
+    <t>JENNIE (BLACKPINK)</t>
+  </si>
+  <si>
+    <t>Ruby</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/481/5400863021481.jpg?fever-ray-2019-plunge-lp&amp;amp;class=scaled&amp;amp;v=1572405105</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:20</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:32</t>
+  </si>
+  <si>
+    <t>LPBlack Marble edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/664/0075678612664.jpg?cobrah-2024-succubus-lp&amp;amp;class=scaled&amp;amp;v=1709302409</t>
+  </si>
+  <si>
+    <t>Succubus</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:44</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/619/0194397937619.jpg?britney-spears-2020-glory-lp&amp;amp;class=scaled&amp;amp;v=1722342494</t>
+  </si>
+  <si>
+    <t>Glory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2520,341 +2534,341 @@
       </c>
       <c r="J2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H3">
         <v>0.45</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
         <v>21</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H4">
         <v>0.481</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H5">
         <v>0.432</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H6">
         <v>0.45</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G7" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="H7">
         <v>0.536</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H8">
         <v>0.369</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H9">
         <v>0.225</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H10">
         <v>0.88</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E11" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F13" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H13">
         <v>0.225</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" t="s">
         <v>75</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
@@ -2868,4073 +2882,4079 @@
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>81</v>
       </c>
       <c r="B15" t="s">
         <v>82</v>
       </c>
       <c r="C15" t="s">
         <v>83</v>
       </c>
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
         <v>84</v>
       </c>
       <c r="F15" t="s">
         <v>85</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="H15">
         <v>0.567</v>
       </c>
       <c r="J15">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>0.463</v>
       </c>
       <c r="J16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C17" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F17" t="s">
         <v>79</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>0.225</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F18" t="s">
-        <v>98</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>99</v>
       </c>
       <c r="H18">
         <v>0.45</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>100</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>101</v>
       </c>
       <c r="D19" t="s">
         <v>102</v>
       </c>
       <c r="E19" t="s">
         <v>103</v>
       </c>
       <c r="F19" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="H19">
         <v>0.27</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>100</v>
       </c>
       <c r="B20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>104</v>
       </c>
       <c r="D20" t="s">
         <v>102</v>
       </c>
       <c r="E20" t="s">
         <v>105</v>
       </c>
       <c r="F20" t="s">
         <v>106</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H20">
         <v>0.27</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>107</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
       <c r="C21" t="s">
         <v>109</v>
       </c>
       <c r="D21" t="s">
         <v>110</v>
       </c>
       <c r="E21" t="s">
         <v>111</v>
       </c>
       <c r="F21" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21">
         <v>0.5</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22" t="s">
         <v>113</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D22" t="s">
         <v>110</v>
       </c>
       <c r="E22" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H22">
         <v>0.3</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" t="s">
         <v>117</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>118</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>119</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>120</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
         <v>0.427</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" t="s">
+        <v>122</v>
+      </c>
+      <c r="D24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E24" t="s">
         <v>123</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
         <v>124</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H24">
         <v>0.3</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B25" t="s">
         <v>126</v>
       </c>
       <c r="C25" t="s">
         <v>127</v>
       </c>
       <c r="D25" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E25" t="s">
         <v>128</v>
       </c>
       <c r="F25" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="G25" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="H25">
         <v>0.225</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>129</v>
       </c>
       <c r="B26" t="s">
         <v>130</v>
       </c>
       <c r="C26" t="s">
         <v>131</v>
       </c>
       <c r="D26" t="s">
         <v>132</v>
       </c>
       <c r="E26" t="s">
         <v>132</v>
       </c>
       <c r="F26" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="G26" t="s">
         <v>133</v>
       </c>
       <c r="H26">
         <v>0.234</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>134</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
         <v>135</v>
       </c>
       <c r="D27" t="s">
         <v>136</v>
       </c>
       <c r="E27" t="s">
         <v>137</v>
       </c>
       <c r="F27" t="s">
         <v>138</v>
       </c>
       <c r="G27" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="H27">
         <v>0.261</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>139</v>
       </c>
       <c r="B28" t="s">
         <v>140</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28" t="s">
         <v>142</v>
       </c>
       <c r="E28" t="s">
         <v>142</v>
       </c>
       <c r="F28" t="s">
-        <v>143</v>
+        <v>47</v>
       </c>
       <c r="G28" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="H28">
         <v>0.238</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
+        <v>143</v>
+      </c>
+      <c r="B29" t="s">
         <v>144</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>145</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>146</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>147</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="G29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B30" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C30" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D30" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E30" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F30" t="s">
         <v>106</v>
       </c>
       <c r="G30" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H30">
         <v>0.34</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
+        <v>150</v>
+      </c>
+      <c r="B31" t="s">
+        <v>151</v>
+      </c>
+      <c r="C31" t="s">
         <v>152</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
         <v>153</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
         <v>154</v>
       </c>
-      <c r="D31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31">
         <v>0.634</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
+        <v>155</v>
+      </c>
+      <c r="B32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C32" t="s">
+        <v>156</v>
+      </c>
+      <c r="D32" t="s">
         <v>157</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="E32" t="s">
         <v>158</v>
       </c>
-      <c r="D32" t="s">
+      <c r="F32" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>0.441</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B33" t="s">
+        <v>161</v>
+      </c>
+      <c r="C33" t="s">
         <v>162</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>163</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>164</v>
       </c>
-      <c r="D33" t="s">
+      <c r="F33" t="s">
         <v>165</v>
       </c>
-      <c r="E33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H33">
         <v>0.538</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
+        <v>166</v>
+      </c>
+      <c r="B34" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" t="s">
         <v>167</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>168</v>
       </c>
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>169</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>143</v>
+        <v>124</v>
       </c>
       <c r="G34" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="H34">
         <v>0.229</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
+        <v>170</v>
+      </c>
+      <c r="B35" t="s">
         <v>171</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>172</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>173</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>174</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G35" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H35">
         <v>0.45</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
+        <v>175</v>
+      </c>
+      <c r="B36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C36" t="s">
         <v>176</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>177</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F36" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G36" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H36">
         <v>0.0</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
+        <v>178</v>
+      </c>
+      <c r="B37" t="s">
+        <v>21</v>
+      </c>
+      <c r="C37" t="s">
         <v>179</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>163</v>
+      </c>
+      <c r="E37" t="s">
         <v>180</v>
       </c>
-      <c r="D37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G37" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H37">
         <v>0.6</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
+        <v>181</v>
+      </c>
+      <c r="B38" t="s">
         <v>182</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>183</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>184</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>185</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="G38" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H38">
         <v>0.751</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
+        <v>186</v>
+      </c>
+      <c r="B39" t="s">
         <v>187</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>188</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
         <v>189</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="G39" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H39">
         <v>0.565</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>190</v>
+      </c>
+      <c r="B40" t="s">
+        <v>191</v>
+      </c>
+      <c r="C40" t="s">
         <v>192</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
         <v>193</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
         <v>194</v>
       </c>
-      <c r="D40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
       <c r="H40">
         <v>0.225</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
+        <v>195</v>
+      </c>
+      <c r="B41" t="s">
+        <v>196</v>
+      </c>
+      <c r="C41" t="s">
         <v>197</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
         <v>198</v>
       </c>
-      <c r="C41" t="s">
+      <c r="E41" t="s">
         <v>199</v>
       </c>
-      <c r="D41" t="s">
+      <c r="F41" t="s">
         <v>200</v>
       </c>
-      <c r="E41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="H41">
         <v>0.486</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
+        <v>201</v>
+      </c>
+      <c r="B42" t="s">
         <v>202</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>203</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>198</v>
+      </c>
+      <c r="E42" t="s">
         <v>204</v>
       </c>
-      <c r="D42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G42" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H42">
         <v>0.315</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
+        <v>205</v>
+      </c>
+      <c r="B43" t="s">
         <v>206</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>207</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>208</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>209</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43">
         <v>0.48</v>
       </c>
       <c r="J43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
+        <v>210</v>
+      </c>
+      <c r="B44" t="s">
+        <v>21</v>
+      </c>
+      <c r="C44" t="s">
         <v>211</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>212</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>213</v>
       </c>
-      <c r="E44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G44" t="s">
         <v>16</v>
       </c>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B45" t="s">
+        <v>214</v>
+      </c>
+      <c r="C45" t="s">
         <v>215</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>216</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>217</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="G45" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H45">
         <v>0.5</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>218</v>
+      </c>
+      <c r="B46" t="s">
         <v>219</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>220</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>221</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>222</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G46" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H46">
         <v>0.535</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
+        <v>223</v>
+      </c>
+      <c r="B47" t="s">
+        <v>65</v>
+      </c>
+      <c r="C47" t="s">
         <v>224</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>225</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
       <c r="G47" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="H47">
         <v>0.235</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
+        <v>227</v>
+      </c>
+      <c r="B48" t="s">
+        <v>65</v>
+      </c>
+      <c r="C48" t="s">
         <v>228</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>225</v>
+      </c>
+      <c r="E48" t="s">
         <v>229</v>
       </c>
-      <c r="D48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G48" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H48">
         <v>0.463</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" t="s">
         <v>231</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>232</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
+        <v>88</v>
+      </c>
+      <c r="E49" t="s">
         <v>233</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="G49" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H49">
         <v>0.225</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
+        <v>234</v>
+      </c>
+      <c r="B50" t="s">
         <v>235</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>236</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>237</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F50" t="s">
         <v>79</v>
       </c>
       <c r="G50" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H50">
         <v>0.34</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
+        <v>239</v>
+      </c>
+      <c r="B51" t="s">
         <v>240</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>241</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>237</v>
+      </c>
+      <c r="E51" t="s">
         <v>242</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>243</v>
       </c>
-      <c r="F51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H51">
         <v>1.251</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
+        <v>244</v>
+      </c>
+      <c r="B52" t="s">
         <v>245</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>246</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>247</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>248</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G52" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B53" t="s">
         <v>17</v>
       </c>
       <c r="C53" t="s">
+        <v>249</v>
+      </c>
+      <c r="D53" t="s">
+        <v>247</v>
+      </c>
+      <c r="E53" t="s">
         <v>250</v>
       </c>
-      <c r="D53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="G53" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H53">
         <v>0.45</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
+        <v>251</v>
+      </c>
+      <c r="B54" t="s">
         <v>252</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D54" t="s">
         <v>142</v>
       </c>
       <c r="E54" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G54" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H54">
         <v>0.364</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>255</v>
+      </c>
+      <c r="B55" t="s">
+        <v>65</v>
+      </c>
+      <c r="C55" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D55" t="s">
         <v>142</v>
       </c>
       <c r="E55" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F55" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="G55" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="H55">
         <v>0.0</v>
       </c>
       <c r="J55">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B56" t="s">
+        <v>258</v>
+      </c>
+      <c r="C56" t="s">
         <v>259</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>260</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>261</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G56" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H56">
         <v>0.45</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
+        <v>262</v>
+      </c>
+      <c r="B57" t="s">
         <v>263</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>264</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>265</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>266</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>267</v>
       </c>
-      <c r="F57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="H57">
         <v>1.098</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
+        <v>268</v>
+      </c>
+      <c r="B58" t="s">
         <v>269</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>270</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>271</v>
       </c>
-      <c r="D58" t="s">
+      <c r="E58" t="s">
         <v>272</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>274</v>
+        <v>19</v>
       </c>
       <c r="G58" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="H58">
         <v>0.225</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>273</v>
+      </c>
+      <c r="B59" t="s">
+        <v>274</v>
+      </c>
+      <c r="C59" t="s">
         <v>275</v>
       </c>
-      <c r="B59" t="s">
+      <c r="D59" t="s">
+        <v>119</v>
+      </c>
+      <c r="E59" t="s">
         <v>276</v>
       </c>
-      <c r="C59" t="s">
+      <c r="F59" t="s">
         <v>277</v>
       </c>
-      <c r="D59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G59" t="s">
-        <v>133</v>
+        <v>41</v>
       </c>
       <c r="H59">
         <v>1.0</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>278</v>
+      </c>
+      <c r="B60" t="s">
+        <v>21</v>
+      </c>
+      <c r="C60" t="s">
+        <v>279</v>
+      </c>
+      <c r="D60" t="s">
         <v>280</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="E60" t="s">
         <v>281</v>
       </c>
-      <c r="D60" t="s">
+      <c r="F60" t="s">
         <v>282</v>
       </c>
-      <c r="E60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H60">
         <v>0.499</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>283</v>
+      </c>
+      <c r="B61" t="s">
+        <v>284</v>
+      </c>
+      <c r="C61" t="s">
         <v>285</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>286</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="F61" t="s">
         <v>79</v>
       </c>
       <c r="G61" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H61">
         <v>0.225</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
+        <v>288</v>
+      </c>
+      <c r="B62" t="s">
+        <v>289</v>
+      </c>
+      <c r="C62" t="s">
         <v>290</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
         <v>291</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>292</v>
       </c>
-      <c r="D62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G62" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>293</v>
+      </c>
+      <c r="B63" t="s">
+        <v>294</v>
+      </c>
+      <c r="C63" t="s">
         <v>295</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63" t="s">
+        <v>119</v>
+      </c>
+      <c r="E63" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="F63" t="s">
         <v>79</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63">
         <v>0.25</v>
       </c>
       <c r="J63">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="B64" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C64" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D64" t="s">
         <v>77</v>
       </c>
       <c r="E64" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F64" t="s">
-        <v>161</v>
+        <v>300</v>
       </c>
       <c r="G64" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H64">
         <v>0.675</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
+        <v>301</v>
+      </c>
+      <c r="B65" t="s">
+        <v>21</v>
+      </c>
+      <c r="C65" t="s">
         <v>302</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>303</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>304</v>
       </c>
-      <c r="E65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="G65" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="H65">
         <v>0.45</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
+        <v>305</v>
+      </c>
+      <c r="B66" t="s">
+        <v>21</v>
+      </c>
+      <c r="C66" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D66" t="s">
         <v>142</v>
       </c>
       <c r="E66" t="s">
+        <v>307</v>
+      </c>
+      <c r="F66" t="s">
         <v>308</v>
       </c>
-      <c r="F66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H66">
         <v>0.0</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
+        <v>309</v>
+      </c>
+      <c r="B67" t="s">
         <v>310</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
         <v>311</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>312</v>
       </c>
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F67" t="s">
         <v>79</v>
       </c>
       <c r="G67" t="s">
-        <v>20</v>
+        <v>314</v>
       </c>
       <c r="H67">
         <v>0.405</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>315</v>
       </c>
       <c r="B68" t="s">
         <v>316</v>
       </c>
       <c r="C68" t="s">
         <v>317</v>
       </c>
       <c r="D68" t="s">
         <v>13</v>
       </c>
       <c r="E68" t="s">
         <v>318</v>
       </c>
       <c r="F68" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G68" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="H68">
         <v>0.517</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>319</v>
       </c>
       <c r="B69" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C69" t="s">
         <v>320</v>
       </c>
       <c r="D69" t="s">
         <v>77</v>
       </c>
       <c r="E69" t="s">
         <v>321</v>
       </c>
       <c r="F69" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G69" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H69">
         <v>0.45</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>322</v>
       </c>
       <c r="B70" t="s">
         <v>323</v>
       </c>
       <c r="C70" t="s">
         <v>324</v>
       </c>
       <c r="D70" t="s">
         <v>77</v>
       </c>
       <c r="E70" t="s">
         <v>325</v>
       </c>
       <c r="F70" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70">
         <v>0.5</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>326</v>
       </c>
       <c r="B71" t="s">
         <v>327</v>
       </c>
       <c r="C71" t="s">
         <v>328</v>
       </c>
       <c r="D71" t="s">
         <v>329</v>
       </c>
       <c r="E71" t="s">
         <v>330</v>
       </c>
       <c r="F71" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="G71" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="H71">
         <v>0.225</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
+        <v>331</v>
+      </c>
+      <c r="B72" t="s">
         <v>332</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>333</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>334</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>335</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G72" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H72">
         <v>0.715</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
+        <v>336</v>
+      </c>
+      <c r="B73" t="s">
         <v>337</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>338</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>339</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>340</v>
       </c>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="G73" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="H73">
         <v>0.45</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
+        <v>341</v>
+      </c>
+      <c r="B74" t="s">
+        <v>21</v>
+      </c>
+      <c r="C74" t="s">
         <v>342</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>343</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
         <v>344</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="G74" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="H74">
         <v>0.544</v>
       </c>
       <c r="J74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B75" t="s">
+        <v>345</v>
+      </c>
+      <c r="C75" t="s">
         <v>346</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>347</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
         <v>348</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75">
         <v>1.575</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
+        <v>350</v>
+      </c>
+      <c r="B76" t="s">
+        <v>21</v>
+      </c>
+      <c r="C76" t="s">
         <v>351</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>88</v>
+      </c>
+      <c r="E76" t="s">
         <v>352</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>353</v>
       </c>
-      <c r="F76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H76">
         <v>0.58</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B77" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C77" t="s">
         <v>354</v>
       </c>
       <c r="D77" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="E77" t="s">
         <v>355</v>
       </c>
       <c r="F77" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="H77">
         <v>0.567</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>356</v>
       </c>
       <c r="B78" t="s">
         <v>357</v>
       </c>
       <c r="C78" t="s">
         <v>358</v>
       </c>
       <c r="D78" t="s">
         <v>359</v>
       </c>
       <c r="E78" t="s">
         <v>360</v>
       </c>
       <c r="F78" t="s">
-        <v>122</v>
+        <v>85</v>
       </c>
       <c r="G78" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H78">
         <v>0.225</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>356</v>
       </c>
       <c r="B79" t="s">
         <v>361</v>
       </c>
       <c r="C79" t="s">
         <v>362</v>
       </c>
       <c r="D79" t="s">
         <v>363</v>
       </c>
       <c r="E79" t="s">
         <v>364</v>
       </c>
       <c r="F79" t="s">
         <v>79</v>
       </c>
       <c r="G79" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H79">
         <v>0.225</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>365</v>
       </c>
       <c r="B80" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C80" t="s">
         <v>366</v>
       </c>
       <c r="D80" t="s">
         <v>77</v>
       </c>
       <c r="E80" t="s">
         <v>367</v>
       </c>
       <c r="F80" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80">
         <v>0.0</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>368</v>
       </c>
       <c r="B81" t="s">
         <v>369</v>
       </c>
       <c r="C81" t="s">
         <v>370</v>
       </c>
       <c r="E81" t="s">
         <v>371</v>
       </c>
       <c r="F81" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
       <c r="H81">
         <v>0.45</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>372</v>
       </c>
       <c r="B82" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C82" t="s">
         <v>373</v>
       </c>
       <c r="D82" t="s">
         <v>374</v>
       </c>
       <c r="E82" t="s">
         <v>375</v>
       </c>
       <c r="F82" t="s">
         <v>376</v>
       </c>
       <c r="G82" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H82">
         <v>0.576</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>377</v>
       </c>
       <c r="B83" t="s">
         <v>378</v>
       </c>
       <c r="C83" t="s">
         <v>379</v>
       </c>
       <c r="D83" t="s">
         <v>77</v>
       </c>
       <c r="E83" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F83" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
       <c r="H83">
         <v>0.315</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>380</v>
       </c>
       <c r="B84" t="s">
         <v>381</v>
       </c>
       <c r="C84" t="s">
         <v>382</v>
       </c>
       <c r="D84" t="s">
         <v>329</v>
       </c>
       <c r="E84" t="s">
         <v>383</v>
       </c>
       <c r="F84" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G84" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H84">
         <v>0.0</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>384</v>
       </c>
       <c r="B85" t="s">
         <v>385</v>
       </c>
       <c r="C85" t="s">
         <v>386</v>
       </c>
       <c r="D85" t="s">
         <v>387</v>
       </c>
       <c r="E85" t="s">
         <v>387</v>
       </c>
       <c r="F85" t="s">
-        <v>61</v>
+        <v>388</v>
       </c>
       <c r="G85" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="H85">
         <v>0.535</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B86" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E86" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F86" t="s">
         <v>79</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H86">
         <v>0.225</v>
       </c>
       <c r="J86">
         <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B87" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C87" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D87" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E87" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="F87" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G87" t="s">
         <v>133</v>
       </c>
       <c r="H87">
         <v>0.351</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B88" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C88" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D88" t="s">
         <v>77</v>
       </c>
       <c r="E88" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F88" t="s">
         <v>79</v>
       </c>
       <c r="G88" t="s">
         <v>16</v>
       </c>
       <c r="H88">
         <v>0.283</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B89" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C89" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D89" t="s">
         <v>77</v>
       </c>
       <c r="E89" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F89" t="s">
-        <v>143</v>
+        <v>19</v>
       </c>
       <c r="G89" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H89">
         <v>0.306</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B90" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C90" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D90" t="s">
         <v>77</v>
       </c>
       <c r="E90" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F90" t="s">
         <v>79</v>
       </c>
       <c r="G90" t="s">
         <v>16</v>
       </c>
       <c r="H90">
         <v>0.265</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B91" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C91" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D91" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E91" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F91" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="G91" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="H91">
         <v>0.45</v>
       </c>
       <c r="J91">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B92" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C92" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="D92" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E92" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="F92" t="s">
         <v>106</v>
       </c>
       <c r="G92" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H92">
         <v>0.0</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B93" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C93" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D93" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E93" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F93" t="s">
         <v>106</v>
       </c>
       <c r="G93" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H93">
         <v>0.0</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B94" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C94" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D94" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E94" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F94" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G94" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H94">
         <v>0.854</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B95" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C95" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D95" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E95" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F95" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95">
         <v>0.45</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B96" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C96" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="E96" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F96" t="s">
-        <v>85</v>
+        <v>432</v>
       </c>
       <c r="G96" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H96">
         <v>0.225</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B97" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C97" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D97" t="s">
         <v>13</v>
       </c>
       <c r="E97" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F97" t="s">
-        <v>85</v>
+        <v>436</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
         <v>0.225</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B98" t="s">
-        <v>64</v>
+        <v>438</v>
       </c>
       <c r="C98" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D98" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="E98" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="F98" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98">
         <v>0.099</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B99" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C99" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D99" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E99" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F99" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G99" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="H99">
         <v>0.225</v>
       </c>
       <c r="J99">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B100" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C100" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D100" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E100" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F100" t="s">
-        <v>85</v>
+        <v>353</v>
       </c>
       <c r="G100" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H100">
         <v>0.0</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B101" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C101" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="D101" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="E101" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="F101" t="s">
         <v>79</v>
       </c>
       <c r="G101" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="H101">
         <v>0.0</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B102" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="C102" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="D102" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E102" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="F102" t="s">
-        <v>39</v>
+        <v>165</v>
       </c>
       <c r="G102" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H102">
         <v>0.0</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B103" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C103" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="D103" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E103" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="F103" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="G103" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="H103">
         <v>0.0</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B104" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C104" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D104" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="E104" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="F104" t="s">
         <v>79</v>
       </c>
       <c r="G104" t="s">
         <v>16</v>
       </c>
       <c r="H104">
         <v>0.252</v>
       </c>
       <c r="J104">
         <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B105" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+      <c r="C105" t="s">
+        <v>466</v>
       </c>
       <c r="D105" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E105" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="F105" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G105" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H105">
-        <v>0.0</v>
+        <v>0.558</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="B106" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="C106" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D106" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="E106" t="s">
-        <v>465</v>
+        <v>367</v>
       </c>
       <c r="F106" t="s">
-        <v>39</v>
+        <v>159</v>
       </c>
       <c r="G106" t="s">
-        <v>20</v>
+        <v>86</v>
       </c>
       <c r="H106">
-        <v>0.558</v>
+        <v>0.4</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B107" t="s">
-        <v>22</v>
+        <v>471</v>
       </c>
       <c r="C107" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D107" t="s">
-        <v>77</v>
+        <v>473</v>
       </c>
       <c r="E107" t="s">
-        <v>367</v>
+        <v>474</v>
       </c>
       <c r="F107" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="G107" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="H107">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="B108" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="C108" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="D108" t="s">
-        <v>471</v>
+        <v>88</v>
       </c>
       <c r="E108" t="s">
-        <v>472</v>
+        <v>367</v>
       </c>
       <c r="F108" t="s">
-        <v>161</v>
+        <v>282</v>
       </c>
       <c r="G108" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="H108">
-        <v>0.45</v>
+        <v>0.562</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B109" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="C109" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="D109" t="s">
-        <v>87</v>
+        <v>481</v>
       </c>
       <c r="E109" t="s">
-        <v>367</v>
+        <v>482</v>
       </c>
       <c r="F109" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="G109" t="s">
-        <v>55</v>
+        <v>133</v>
       </c>
       <c r="H109">
-        <v>0.562</v>
+        <v>0.468</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="B110" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C110" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="D110" t="s">
-        <v>479</v>
+        <v>413</v>
       </c>
       <c r="E110" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="F110" t="s">
-        <v>79</v>
+        <v>353</v>
       </c>
       <c r="G110" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="H110">
-        <v>0.468</v>
+        <v>0.0</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="B111" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="C111" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="D111" t="s">
-        <v>174</v>
+        <v>490</v>
       </c>
       <c r="E111" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="F111" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="G111" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H111">
-        <v>0.45</v>
+        <v>0.225</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="B112" t="s">
-        <v>486</v>
+        <v>65</v>
       </c>
       <c r="C112" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="D112" t="s">
-        <v>412</v>
+        <v>494</v>
       </c>
       <c r="E112" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="F112" t="s">
-        <v>15</v>
+        <v>353</v>
       </c>
       <c r="G112" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="H112">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="B113" t="s">
-        <v>490</v>
+        <v>65</v>
       </c>
       <c r="C113" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="D113" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="E113" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F113" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="G113" t="s">
         <v>16</v>
       </c>
       <c r="H113">
-        <v>0.225</v>
+        <v>0.373</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="B114" t="s">
-        <v>64</v>
+        <v>500</v>
       </c>
       <c r="C114" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="D114" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="E114" t="s">
-        <v>497</v>
+        <v>335</v>
       </c>
       <c r="F114" t="s">
-        <v>143</v>
+        <v>503</v>
       </c>
       <c r="G114" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
       <c r="H114">
-        <v>0.225</v>
+        <v>0.45</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="B115" t="s">
-        <v>64</v>
+        <v>505</v>
       </c>
       <c r="C115" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="D115" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="E115" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="F115" t="s">
-        <v>85</v>
+        <v>35</v>
       </c>
       <c r="G115" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="H115">
-        <v>0.373</v>
+        <v>0.306</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>501</v>
+        <v>509</v>
       </c>
       <c r="B116" t="s">
-        <v>502</v>
+        <v>21</v>
       </c>
       <c r="C116" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="D116" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="E116" t="s">
-        <v>336</v>
+        <v>512</v>
       </c>
       <c r="F116" t="s">
-        <v>505</v>
+        <v>57</v>
       </c>
       <c r="G116" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="H116">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="B117" t="s">
-        <v>64</v>
+        <v>514</v>
       </c>
       <c r="C117" t="s">
-        <v>507</v>
+        <v>515</v>
       </c>
       <c r="D117" t="s">
-        <v>508</v>
+        <v>13</v>
       </c>
       <c r="E117" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="F117" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="G117" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H117">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J117">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="B118" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="C118" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="D118" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="E118" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="F118" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="G118" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="H118">
-        <v>0.306</v>
+        <v>0.225</v>
       </c>
       <c r="J118">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="B119" t="s">
-        <v>516</v>
+        <v>21</v>
       </c>
       <c r="C119" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="D119" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="E119" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="F119" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="G119" t="s">
-        <v>20</v>
+        <v>125</v>
       </c>
       <c r="H119">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="B120" t="s">
-        <v>22</v>
+        <v>527</v>
       </c>
       <c r="C120" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="D120" t="s">
-        <v>522</v>
+        <v>153</v>
       </c>
       <c r="E120" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="G120" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H120">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="J120">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B121" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C121" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="D121" t="s">
-        <v>13</v>
+        <v>532</v>
       </c>
       <c r="E121" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="G121" t="s">
         <v>16</v>
       </c>
       <c r="H121">
-        <v>0.45</v>
+        <v>0.225</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="B122" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C122" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D122" t="s">
-        <v>13</v>
+        <v>537</v>
       </c>
       <c r="E122" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="F122" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G122" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H122">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B123" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="C123" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="D123" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="E123" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="F123" t="s">
-        <v>537</v>
+        <v>159</v>
       </c>
       <c r="G123" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H123">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J123">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="B124" t="s">
-        <v>22</v>
+        <v>544</v>
       </c>
       <c r="C124" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="D124" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="E124" t="s">
-        <v>541</v>
+        <v>313</v>
       </c>
       <c r="F124" t="s">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="G124" t="s">
         <v>16</v>
       </c>
       <c r="H124">
         <v>0.45</v>
       </c>
       <c r="J124">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="B125" t="s">
-        <v>543</v>
+        <v>65</v>
       </c>
       <c r="C125" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D125" t="s">
-        <v>155</v>
+        <v>549</v>
       </c>
       <c r="E125" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="F125" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="G125" t="s">
-        <v>29</v>
+        <v>133</v>
       </c>
       <c r="H125">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="J125">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="B126" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="C126" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="D126" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="E126" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="F126" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G126" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="H126">
         <v>0.225</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="B127" t="s">
-        <v>551</v>
+        <v>70</v>
       </c>
       <c r="C127" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="D127" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="E127" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="F127" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G127" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H127">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J127">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="B128" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="C128" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="D128" t="s">
-        <v>557</v>
+        <v>142</v>
       </c>
       <c r="E128" t="s">
-        <v>558</v>
+        <v>142</v>
       </c>
       <c r="F128" t="s">
-        <v>161</v>
+        <v>35</v>
       </c>
       <c r="G128" t="s">
-        <v>29</v>
+        <v>133</v>
       </c>
       <c r="H128">
         <v>0.0</v>
       </c>
       <c r="J128">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="B129" t="s">
-        <v>560</v>
+        <v>21</v>
       </c>
       <c r="C129" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="D129" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="E129" t="s">
-        <v>314</v>
+        <v>566</v>
       </c>
       <c r="F129" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="G129" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H129">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="J129">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="B130" t="s">
-        <v>64</v>
+        <v>568</v>
       </c>
       <c r="C130" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="D130" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="E130" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F130" t="s">
-        <v>89</v>
+        <v>503</v>
       </c>
       <c r="G130" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H130">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="B131" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="C131" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="D131" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="E131" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="F131" t="s">
-        <v>79</v>
+        <v>353</v>
       </c>
       <c r="G131" t="s">
-        <v>133</v>
+        <v>25</v>
       </c>
       <c r="H131">
         <v>0.225</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="B132" t="s">
-        <v>69</v>
+        <v>578</v>
       </c>
       <c r="C132" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D132" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="E132" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="F132" t="s">
-        <v>112</v>
+        <v>79</v>
       </c>
       <c r="G132" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H132">
         <v>0.225</v>
       </c>
       <c r="J132">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B133" t="s">
-        <v>577</v>
+        <v>130</v>
       </c>
       <c r="C133" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="D133" t="s">
-        <v>142</v>
+        <v>583</v>
       </c>
       <c r="E133" t="s">
-        <v>142</v>
+        <v>584</v>
       </c>
       <c r="F133" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="G133" t="s">
-        <v>331</v>
+        <v>16</v>
       </c>
       <c r="H133">
-        <v>0.0</v>
+        <v>0.301</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="B134" t="s">
-        <v>22</v>
+        <v>65</v>
       </c>
       <c r="C134" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="D134" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="E134" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="F134" t="s">
-        <v>15</v>
+        <v>589</v>
       </c>
       <c r="G134" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H134">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="B135" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="C135" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="D135" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="E135" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="F135" t="s">
-        <v>309</v>
+        <v>353</v>
       </c>
       <c r="G135" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="H135">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B136" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="C136" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="D136" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="E136" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="F136" t="s">
-        <v>79</v>
+        <v>353</v>
       </c>
       <c r="G136" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="H136">
-        <v>0.225</v>
+        <v>0.45</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="B137" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="C137" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="D137" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="E137" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="F137" t="s">
-        <v>79</v>
+        <v>604</v>
       </c>
       <c r="G137" t="s">
-        <v>16</v>
+        <v>605</v>
       </c>
       <c r="H137">
-        <v>0.225</v>
+        <v>0.3</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="B138" t="s">
-        <v>130</v>
+        <v>607</v>
       </c>
       <c r="C138" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="D138" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="E138" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="F138" t="s">
-        <v>79</v>
+        <v>159</v>
       </c>
       <c r="G138" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="H138">
-        <v>0.301</v>
+        <v>0.0</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="B139" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="C139" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="D139" t="s">
-        <v>13</v>
+        <v>614</v>
       </c>
       <c r="E139" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="F139" t="s">
-        <v>605</v>
+        <v>79</v>
       </c>
       <c r="G139" t="s">
-        <v>606</v>
+        <v>58</v>
       </c>
       <c r="H139">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="B140" t="s">
-        <v>607</v>
+        <v>65</v>
       </c>
       <c r="C140" t="s">
-        <v>608</v>
+        <v>617</v>
       </c>
       <c r="D140" t="s">
-        <v>13</v>
+        <v>614</v>
       </c>
       <c r="E140" t="s">
-        <v>604</v>
+        <v>618</v>
       </c>
       <c r="F140" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="G140" t="s">
-        <v>606</v>
+        <v>86</v>
       </c>
       <c r="H140">
-        <v>0.45</v>
+        <v>0.292</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="B141" t="s">
-        <v>64</v>
+        <v>621</v>
       </c>
       <c r="C141" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="D141" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E141" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="F141" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="G141" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="H141">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="B142" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="C142" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="D142" t="s">
-        <v>617</v>
+        <v>13</v>
       </c>
       <c r="E142" t="s">
-        <v>618</v>
+        <v>627</v>
       </c>
       <c r="F142" t="s">
-        <v>605</v>
+        <v>47</v>
       </c>
       <c r="G142" t="s">
-        <v>606</v>
+        <v>48</v>
       </c>
       <c r="H142">
-        <v>0.225</v>
+        <v>0.0</v>
       </c>
       <c r="J142">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>619</v>
+        <v>628</v>
       </c>
       <c r="B143" t="s">
-        <v>620</v>
+        <v>629</v>
       </c>
       <c r="C143" t="s">
-        <v>621</v>
+        <v>630</v>
       </c>
       <c r="D143" t="s">
-        <v>622</v>
+        <v>13</v>
       </c>
       <c r="E143" t="s">
-        <v>623</v>
+        <v>631</v>
       </c>
       <c r="F143" t="s">
-        <v>143</v>
+        <v>47</v>
       </c>
       <c r="G143" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="H143">
         <v>0.0</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>624</v>
+        <v>632</v>
       </c>
       <c r="B144" t="s">
-        <v>625</v>
+        <v>633</v>
       </c>
       <c r="C144" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="D144" t="s">
-        <v>591</v>
+        <v>136</v>
       </c>
       <c r="E144" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="F144" t="s">
-        <v>28</v>
+        <v>636</v>
       </c>
       <c r="G144" t="s">
-        <v>133</v>
+        <v>605</v>
       </c>
       <c r="H144">
-        <v>0.45</v>
+        <v>0.0</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="B145" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="C145" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="D145" t="s">
-        <v>631</v>
+        <v>602</v>
       </c>
       <c r="E145" t="s">
-        <v>632</v>
+        <v>603</v>
       </c>
       <c r="F145" t="s">
-        <v>633</v>
+        <v>604</v>
       </c>
       <c r="G145" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="H145">
-        <v>0.3</v>
+        <v>0.225</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="B146" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="C146" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="D146" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="E146" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="F146" t="s">
-        <v>639</v>
+        <v>353</v>
       </c>
       <c r="G146" t="s">
-        <v>606</v>
+        <v>41</v>
       </c>
       <c r="H146">
         <v>0.0</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="B147" t="s">
-        <v>641</v>
+        <v>21</v>
       </c>
       <c r="C147" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="D147" t="s">
-        <v>643</v>
+        <v>177</v>
       </c>
       <c r="E147" t="s">
-        <v>644</v>
+        <v>177</v>
       </c>
       <c r="F147" t="s">
-        <v>605</v>
+        <v>647</v>
       </c>
       <c r="G147" t="s">
-        <v>606</v>
+        <v>25</v>
       </c>
       <c r="H147">
-        <v>0.0</v>
+        <v>0.382</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="B148" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C148" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D148" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="E148" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F148" t="s">
-        <v>149</v>
+        <v>652</v>
       </c>
       <c r="G148" t="s">
-        <v>55</v>
+        <v>605</v>
       </c>
       <c r="H148">
-        <v>0.292</v>
+        <v>0.225</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="B149" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="C149" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="D149" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="E149" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="F149" t="s">
-        <v>89</v>
+        <v>658</v>
       </c>
       <c r="G149" t="s">
-        <v>55</v>
+        <v>605</v>
       </c>
       <c r="H149">
         <v>0.0</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>652</v>
+        <v>659</v>
       </c>
       <c r="B150" t="s">
-        <v>653</v>
+        <v>660</v>
+      </c>
+      <c r="C150" t="s">
+        <v>661</v>
       </c>
       <c r="D150" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="E150" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
       <c r="F150" t="s">
-        <v>45</v>
+        <v>165</v>
       </c>
       <c r="G150" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="H150">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="B151" t="s">
-        <v>657</v>
+        <v>82</v>
+      </c>
+      <c r="C151" t="s">
+        <v>665</v>
       </c>
       <c r="D151" t="s">
-        <v>654</v>
+        <v>142</v>
       </c>
       <c r="E151" t="s">
-        <v>658</v>
+        <v>257</v>
       </c>
       <c r="F151" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="G151" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="H151">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="B152" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>65</v>
       </c>
       <c r="D152" t="s">
-        <v>662</v>
+        <v>142</v>
       </c>
       <c r="E152" t="s">
-        <v>663</v>
+        <v>254</v>
       </c>
       <c r="F152" t="s">
-        <v>633</v>
+        <v>29</v>
       </c>
       <c r="G152" t="s">
-        <v>606</v>
+        <v>133</v>
       </c>
       <c r="H152">
         <v>0.0</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="B153" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="C153" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="D153" t="s">
-        <v>662</v>
+        <v>558</v>
       </c>
       <c r="E153" t="s">
-        <v>663</v>
+        <v>670</v>
       </c>
       <c r="F153" t="s">
-        <v>666</v>
+        <v>353</v>
       </c>
       <c r="G153" t="s">
-        <v>606</v>
+        <v>36</v>
       </c>
       <c r="H153">
-        <v>0.225</v>
+        <v>0.283</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B154" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="C154" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="D154" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
       <c r="E154" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F154" t="s">
-        <v>671</v>
+        <v>57</v>
       </c>
       <c r="G154" t="s">
-        <v>606</v>
+        <v>36</v>
       </c>
       <c r="H154">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="J154">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>