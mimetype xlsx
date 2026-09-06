--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -12,467 +12,456 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="684">
   <si>
     <t>Pievienots</t>
   </si>
   <si>
     <t>Mediji</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Vāks</t>
   </si>
   <si>
     <t>Mākslinieks</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Piegādes laiks</t>
   </si>
   <si>
     <t>Svars</t>
   </si>
   <si>
     <t>Noliktavā</t>
   </si>
   <si>
     <t>Daudzums</t>
   </si>
   <si>
     <t>2025-05-22 15:51</t>
   </si>
   <si>
     <t>LP× 2Red // Indie Exclusive edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/621/0081227883621.jpg?madonna-2022-finally-enough-love-lp&amp;amp;class=scaled&amp;amp;v=1659339637</t>
   </si>
   <si>
     <t>Madonna</t>
   </si>
   <si>
     <t>Finally Enough Love</t>
   </si>
   <si>
     <t>€ 34.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-31 - 2026-08-06</t>
+    <t>Paredzamā piegāde 2026-09-15 - 2026-09-21</t>
   </si>
   <si>
     <t>LP× 2Clear Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/645/0081227883645.jpg?madonna-2022-finally-enough-love-lp&amp;amp;class=scaled&amp;amp;v=1659339467</t>
   </si>
   <si>
     <t>€ 29.99                
                     Pirkt</t>
   </si>
   <si>
+    <t>Paredzamā piegāde 2026-09-17 - 2026-09-24</t>
+  </si>
+  <si>
     <t>2025-05-22 15:52</t>
   </si>
   <si>
     <t>LP× 2</t>
   </si>
   <si>
-    <t>Ietaupīt 15%</t>
+    <t>https://imusic.b-cdn.net/images/item/original/718/0093624684718.jpg?madonna-2019-ray-of-light-lp&amp;amp;class=scaled&amp;amp;v=1683638811</t>
   </si>
   <si>
     <t>Ray of Light</t>
   </si>
   <si>
-    <t>Parastā cena
-[...1 lines deleted...]
-                    € 30.99                
+    <t>€ 30.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-24 - 2026-07-29</t>
+    <t>Paredzamā piegāde 2026-09-09 - 2026-09-11</t>
   </si>
   <si>
     <t>LP× 2Pink Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/014/0093624946014.jpg?madonna-2019-confessions-on-a-dance-floor-lp&amp;amp;class=scaled&amp;amp;v=1698919016</t>
   </si>
   <si>
     <t>Confessions on a Dance Floor</t>
+  </si>
+  <si>
+    <t>2025-05-22 15:58</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Opaque Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/431/0602475231431.jpg?eminem-2025-encore-lp&amp;amp;class=scaled&amp;amp;v=1737728185</t>
+  </si>
+  <si>
+    <t>Eminem</t>
+  </si>
+  <si>
+    <t>Encore</t>
+  </si>
+  <si>
+    <t>€ 46.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-09-14 - 2026-09-18</t>
+  </si>
+  <si>
+    <t>2025-05-22 16:00</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/013/0606949329013.jpg?eminem-2002-the-eminem-show-lp&amp;amp;class=scaled&amp;amp;v=1089209201</t>
+  </si>
+  <si>
+    <t>The Eminem Show</t>
+  </si>
+  <si>
+    <t>€ 38.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-09-22 - 2026-09-30</t>
+  </si>
+  <si>
+    <t>2025-05-22 16:07</t>
+  </si>
+  <si>
+    <t>LPLimited 20th Anniversary Red Blooded Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/928/5054197802928.jpg?kylie-minogue-2024-body-language-lp&amp;amp;class=scaled&amp;amp;v=1700207848</t>
+  </si>
+  <si>
+    <t>Kylie Minogue</t>
+  </si>
+  <si>
+    <t>Body Language</t>
+  </si>
+  <si>
+    <t>Nav pieejams</t>
+  </si>
+  <si>
+    <t>Sagaidāmā piegādes datums nav zināms</t>
+  </si>
+  <si>
+    <t>LP2022 Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/039/0190296683039.jpg?kylie-minogue-2022-fever-lp&amp;amp;class=scaled&amp;amp;v=1653653775</t>
+  </si>
+  <si>
+    <t>Fever</t>
+  </si>
+  <si>
+    <t>€ 25.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-22 16:09</t>
+  </si>
+  <si>
+    <t>LP× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/853/4050538692853.jpg?kylie-minogue-2021-disco-guest-list-edition-lp&amp;amp;class=scaled&amp;amp;v=1724049146</t>
+  </si>
+  <si>
+    <t>DISCO: Guest List Edition</t>
+  </si>
+  <si>
+    <t>€ 35.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-23 02:36</t>
+  </si>
+  <si>
+    <t>7"/CD× 4Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/372/0195081921372.jpg?hurts-2020-faith-7-cd&amp;amp;class=scaled&amp;amp;v=1598537090</t>
+  </si>
+  <si>
+    <t>Hurts</t>
+  </si>
+  <si>
+    <t>Faith</t>
   </si>
   <si>
     <t>€ 45.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>2025-05-22 15:58</t>
-[...14 lines deleted...]
-    <t>€ 46.49                
+    <t>2025-05-23 02:37</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/5414939952210.jpg?goldfrapp-2017-silver-eye-lp&amp;amp;class=scaled&amp;amp;v=1627033567</t>
+  </si>
+  <si>
+    <t>Goldfrapp</t>
+  </si>
+  <si>
+    <t>Silver Eye</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:12</t>
+  </si>
+  <si>
+    <t>LPLimited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/399/0602438804399.jpg?lady-gaga-2022-dawn-of-chromatica-lp&amp;amp;class=scaled&amp;amp;v=1641896685</t>
+  </si>
+  <si>
+    <t>Lady Gaga</t>
+  </si>
+  <si>
+    <t>Dawn Of Chromatica</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:19</t>
+  </si>
+  <si>
+    <t>LP/CD/DVD× 4Limited Box Set edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/368/5016958089368.jpg?bjork-2023-innocence-lp-cd-dvd&amp;amp;class=scaled&amp;amp;v=1689244809</t>
+  </si>
+  <si>
+    <t>Björk</t>
+  </si>
+  <si>
+    <t>Innocence</t>
+  </si>
+  <si>
+    <t>2025-05-23 03:20</t>
+  </si>
+  <si>
+    <t>LP× 2Remix edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/012/5016958157012.jpg?bjork-2012-bastards-lp&amp;amp;class=scaled&amp;amp;v=1447754759</t>
+  </si>
+  <si>
+    <t>Bastards</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/019/5016958046019.jpg?bjork-2003-vespertine-lp&amp;amp;class=scaled&amp;amp;v=1091603395</t>
+  </si>
+  <si>
+    <t>Bjork</t>
+  </si>
+  <si>
+    <t>Vespertine</t>
+  </si>
+  <si>
+    <t>€ 32.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-30 - 2026-08-05</t>
-[...128 lines deleted...]
-    <t>Innocence</t>
+    <t>2025-05-23 03:28</t>
+  </si>
+  <si>
+    <t>LPLimited Apple Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/210/0198028344210.jpg?shakira-2025-fijacion-oral-vol-1-lp&amp;amp;class=scaled&amp;amp;v=1748432701</t>
+  </si>
+  <si>
+    <t>Shakira</t>
+  </si>
+  <si>
+    <t>Fijación Oral Vol. 1</t>
   </si>
   <si>
     <t>€ 28.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-08-10 - 2026-08-18</t>
-[...11 lines deleted...]
-    <t>Bastards</t>
+    <t>LP× 2Limited Bone Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/319/0198028344319.jpg?shakira-2025-oral-fixation-vol-2-lp&amp;amp;class=scaled&amp;amp;v=1746596051</t>
+  </si>
+  <si>
+    <t>Oral Fixation Vol. 2</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-09-16 - 2026-09-23</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:00</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/214/0191404121214.jpg?arca-2022-kick-ii-lp&amp;amp;class=scaled&amp;amp;v=1651836311</t>
+  </si>
+  <si>
+    <t>Arca</t>
+  </si>
+  <si>
+    <t>Kick II</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/211/0191404122211.jpg?arca-2022-kick-iii-lp&amp;amp;class=scaled&amp;amp;v=1651836275</t>
+  </si>
+  <si>
+    <t>KiCk iii</t>
+  </si>
+  <si>
+    <t>€ 23.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:01</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Turquoise Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/315/0198028032315.jpg?avril-lavigne-2024-let-go-lp&amp;amp;class=scaled&amp;amp;v=1715326251</t>
+  </si>
+  <si>
+    <t>Avril Lavigne</t>
+  </si>
+  <si>
+    <t>Let Go</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:02</t>
+  </si>
+  <si>
+    <t>LPLimited Expanded Silver Grey Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/414/0198028032414.jpg?avril-lavigne-2024-under-my-skin-lp&amp;amp;class=scaled&amp;amp;v=1715326272</t>
+  </si>
+  <si>
+    <t>Under My Skin</t>
+  </si>
+  <si>
+    <t>2025-05-23 04:09</t>
+  </si>
+  <si>
+    <t>LP× 2Opaque Bone colored edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/015/0196587792015.jpg?britney-spears-2023-greatest-hits-my-prerogative-opaque-bone-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1676278931</t>
+  </si>
+  <si>
+    <t>Britney Spears</t>
+  </si>
+  <si>
+    <t>Greatest Hits: My Prerogative (Opaque Bone Vinyl)</t>
   </si>
   <si>
     <t>€ 33.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-08-03 - 2026-08-10</t>
-[...105 lines deleted...]
-  <si>
     <t>LPLimited Orange Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/513/0196587791513.jpg?britney-spears-2023-blackout-lp&amp;amp;class=scaled&amp;amp;v=1676288430</t>
   </si>
   <si>
     <t>Blackout</t>
   </si>
   <si>
     <t>€ 24.49                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-08-06 - 2026-08-14</t>
-[...1 lines deleted...]
-  <si>
     <t>LPLimited Yellow Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/414/0196587791414.jpg?britney-spears-2023-britney-lp&amp;amp;class=scaled&amp;amp;v=1676288582</t>
   </si>
   <si>
     <t>Britney</t>
   </si>
   <si>
     <t>2025-05-23 04:11</t>
   </si>
   <si>
     <t>LPPicture Disc edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/311/0190759774311.jpg?christina-aguilera-2019-christina-aguilera-lp&amp;amp;class=scaled&amp;amp;v=1565809828</t>
   </si>
   <si>
     <t>Christina Aguilera</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-08-05 - 2026-08-12</t>
+    <t>Paredzamā piegāde 2026-09-18 - 2026-10-13</t>
   </si>
   <si>
     <t>2025-05-23 04:15</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/097/0888072025097.jpg?evanescence-2017-fallen-lp&amp;amp;class=scaled&amp;amp;v=1494262330</t>
   </si>
   <si>
     <t>Evanescence</t>
   </si>
   <si>
     <t>Fallen</t>
   </si>
   <si>
     <t>€ 21.99                
                     Pirkt</t>
   </si>
   <si>
     <t>2025-05-23 04:17</t>
   </si>
   <si>
     <t>LPStandard edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/955/0602517989955.jpg?fever-ray-2018-fever-ray-lp&amp;amp;class=scaled&amp;amp;v=1436460835</t>
@@ -632,854 +621,823 @@
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/917/0850053152917.jpg?raffertie-2025-the-substance-lp&amp;amp;class=scaled&amp;amp;v=1727518910</t>
   </si>
   <si>
     <t>Raffertie</t>
   </si>
   <si>
     <t>The Substance</t>
   </si>
   <si>
     <t>2025-06-02 03:33</t>
   </si>
   <si>
     <t>LP× 2Opaque Fruit Punch edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/010/0602435328010.jpg?rihanna-2021-unapologetic-lp&amp;amp;class=scaled&amp;amp;v=1723716503</t>
   </si>
   <si>
     <t>Rihanna</t>
   </si>
   <si>
     <t>Unapologetic</t>
   </si>
   <si>
+    <t>2025-06-02 03:35</t>
+  </si>
+  <si>
+    <t>LPTranslucent Emerald Green edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/416/0602435328416.jpg?rihanna-2021-talk-that-talk-lp&amp;amp;class=scaled&amp;amp;v=1723716432</t>
+  </si>
+  <si>
+    <t>Talk That Talk</t>
+  </si>
+  <si>
+    <t>2025-06-02 03:36</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Silver Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/369/0602445401369.jpg?the-weeknd-2022-dawn-fm-lp&amp;amp;class=scaled&amp;amp;v=1739272634</t>
+  </si>
+  <si>
+    <t>The Weeknd</t>
+  </si>
+  <si>
+    <t>Dawn Fm</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-09-18 - 2026-09-25</t>
+  </si>
+  <si>
+    <t>2025-06-02 04:08</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/078/0602458167078.jpg?nelly-furtado-2023-loose-lp&amp;amp;class=scaled&amp;amp;v=1782311502</t>
+  </si>
+  <si>
+    <t>Nelly Furtado</t>
+  </si>
+  <si>
+    <t>Loose</t>
+  </si>
+  <si>
+    <t>LP× 210th Anniversary Transparent Red Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/314/0196588704314.jpg?moe-2024-no-mythologies-to-follow-lp&amp;amp;class=scaled&amp;amp;v=1706196992</t>
+  </si>
+  <si>
+    <t>MØ</t>
+  </si>
+  <si>
+    <t>No Mythologies To Follow</t>
+  </si>
+  <si>
+    <t>2025-06-03 02:41</t>
+  </si>
+  <si>
+    <t>LP× 2Picture Disc edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/079/5054429144079.jpg?bicep-2021-isles-lp&amp;amp;class=scaled&amp;amp;v=1602263878</t>
+  </si>
+  <si>
+    <t>Bicep</t>
+  </si>
+  <si>
+    <t>Isles</t>
+  </si>
+  <si>
+    <t>2025-06-08 14:46</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/181/0191400021181.jpg?grimes-2020-miss-anthropocene-lp&amp;amp;class=scaled&amp;amp;v=1574186954</t>
+  </si>
+  <si>
+    <t>Grimes</t>
+  </si>
+  <si>
+    <t>Miss Anthropocene</t>
+  </si>
+  <si>
+    <t>2025-06-08 14:47</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/518/0652637353518.jpg?grimes-2015-art-angels-lp&amp;amp;class=scaled&amp;amp;v=1446647432</t>
+  </si>
+  <si>
+    <t>Art Angels</t>
+  </si>
+  <si>
+    <t>2025-06-19 15:56</t>
+  </si>
+  <si>
+    <t>LPEP, Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/951/5016958087951.jpg?bjork-2017-the-gate-lp&amp;amp;class=scaled&amp;amp;v=1506174989</t>
+  </si>
+  <si>
+    <t>The Gate</t>
+  </si>
+  <si>
+    <t>2025-06-20 13:34</t>
+  </si>
+  <si>
+    <t>LPLimited Metallic Copper edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/394/0197187531394.jpg?caroline-polachek-2023-desire-i-want-to-turn-into-you-lp&amp;amp;class=scaled&amp;amp;v=1670593481</t>
+  </si>
+  <si>
+    <t>Caroline Polachek</t>
+  </si>
+  <si>
+    <t>Desire, I Want to Turn into You</t>
+  </si>
+  <si>
+    <t>2025-06-20 13:52</t>
+  </si>
+  <si>
+    <t>LP× 2Translucent Milky Clear Deluxe Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/372/0198846567372.jpg?caroline-polachek-2025-desire-i-want-to-turn-into-you-everasking-edition-lp&amp;amp;class=scaled&amp;amp;v=1739803152</t>
+  </si>
+  <si>
+    <t>Desire, I Want to Turn into You: Everasking Edition</t>
+  </si>
+  <si>
+    <t>€ 77.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-06-22 15:52</t>
+  </si>
+  <si>
+    <t>LP× 2Transclucent Sea Blue Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/673/0810599024673.jpg?aurora-2024-what-happened-to-the-heart-indie-exclusive-lp&amp;amp;class=scaled&amp;amp;v=1732661488</t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>What Happened to the Heart? (Indie Exclusive)</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/666/0810599024666.jpg?aurora-2024-what-happened-to-the-heart-lp&amp;amp;class=scaled&amp;amp;v=1732029462</t>
+  </si>
+  <si>
+    <t>What Happened to the Heart?</t>
+  </si>
+  <si>
+    <t>2025-06-22 16:21</t>
+  </si>
+  <si>
+    <t>LPTranslucent Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/031/0724596111031.jpg?fever-ray-2023-radical-romantics-lp&amp;amp;class=scaled&amp;amp;v=1672829512</t>
+  </si>
+  <si>
+    <t>Radical Romantics</t>
+  </si>
+  <si>
+    <t>2025-06-22 16:22</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/100/5414940006100.jpg?fever-ray-2018-plunge-lp&amp;amp;class=scaled&amp;amp;v=1509547728</t>
+  </si>
+  <si>
+    <t>Plunge</t>
+  </si>
+  <si>
+    <t>LP× 2Violet Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/102/5060236636102.jpg?the-knife-2021-silent-shout-lp&amp;amp;class=scaled&amp;amp;v=1695113776</t>
+  </si>
+  <si>
+    <t>The Knife</t>
+  </si>
+  <si>
+    <t>Silent Shout</t>
+  </si>
+  <si>
+    <t>2025-06-23 11:30</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Anniversary edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/752/0602448220752.jpg?rammstein-2023-sehnsucht-lp&amp;amp;class=scaled&amp;amp;v=1681989100</t>
+  </si>
+  <si>
+    <t>Rammstein</t>
+  </si>
+  <si>
+    <t>Sehnsucht</t>
+  </si>
+  <si>
+    <t>€ 59.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-06-23 11:33</t>
+  </si>
+  <si>
+    <t>LPCandy Cane Red edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/205/0602475694205.jpg?selena-gomez-benny-blanco-2025-i-said-i-love-you-first-lp&amp;amp;class=scaled&amp;amp;v=1739952358</t>
+  </si>
+  <si>
+    <t>Selena Gomez &amp; Benny Blanco</t>
+  </si>
+  <si>
+    <t>I Said I Love You First</t>
+  </si>
+  <si>
+    <t>2025-06-23 13:28</t>
+  </si>
+  <si>
+    <t>LP× 2Limited 25th Anniversary Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/716/0198028305716.jpg?britney-spears-2025-oops-i-did-it-again-lp&amp;amp;class=scaled&amp;amp;v=1744374876</t>
+  </si>
+  <si>
+    <t>Oops I Did It Again</t>
+  </si>
+  <si>
+    <t>€ 57.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-06-24 17:03</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/353/0602458189353.jpg?anyma-2023-genesys-lp&amp;amp;class=scaled&amp;amp;v=1697671789</t>
+  </si>
+  <si>
+    <t>Anyma</t>
+  </si>
+  <si>
+    <t>Genesys</t>
+  </si>
+  <si>
+    <t>€ 42.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-07-15 02:08</t>
+  </si>
+  <si>
+    <t>LP2024 Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/514/0196587848514.jpg?sade-2024-soldier-of-love-lp&amp;amp;class=scaled&amp;amp;v=1712999955</t>
+  </si>
+  <si>
+    <t>Sade</t>
+  </si>
+  <si>
+    <t>Soldier Of Love</t>
+  </si>
+  <si>
+    <t>2025-07-24 13:31</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Splatter vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/713/0093624845713.jpg?linkin-park-2024-papercuts-singles-collection-2000-2023-lp&amp;amp;class=scaled&amp;amp;v=1709111010</t>
+  </si>
+  <si>
+    <t>Linkin Park</t>
+  </si>
+  <si>
+    <t>Papercuts - Singles Collection 2000-2023</t>
+  </si>
+  <si>
+    <t>2025-07-24 13:36</t>
+  </si>
+  <si>
+    <t>LPBlack/White Marbled edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/919/0196587791919.jpg?britney-spears-2023-femme-fatale-lp&amp;amp;class=scaled&amp;amp;v=1678262504</t>
+  </si>
+  <si>
+    <t>Femme Fatale</t>
+  </si>
+  <si>
+    <t>2025-07-26 11:46</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/397/5016958108397.jpg?bjork-2025-cornucopia-live-lp&amp;amp;class=scaled&amp;amp;v=1754397718</t>
+  </si>
+  <si>
+    <t>Cornucopia : Live</t>
+  </si>
+  <si>
+    <t>2025-07-26 12:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/715/0198029462715.jpg?calvin-harris-2025-motion-lp&amp;amp;class=scaled&amp;amp;v=1751892559</t>
+  </si>
+  <si>
+    <t>Calvin Harris</t>
+  </si>
+  <si>
+    <t>Motion</t>
+  </si>
+  <si>
+    <t>2025-07-27 14:38</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/188/5061041451188.jpg?fever-ray-2025-the-year-of-the-radical-romantics-lp&amp;amp;class=scaled&amp;amp;v=1757159205</t>
+  </si>
+  <si>
+    <t>The Year of The Radical Romantics</t>
+  </si>
+  <si>
+    <t>€ 50.49                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-07-30 09:25</t>
+  </si>
+  <si>
+    <t>LP× 233 LP edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/614/0190758638614.jpg?celine-dion-2018-falling-into-you-lp&amp;amp;class=scaled&amp;amp;v=1647396995</t>
+  </si>
+  <si>
+    <t>Celine Dion</t>
+  </si>
+  <si>
+    <t>Falling Into You</t>
+  </si>
+  <si>
+    <t>2025-07-30 16:22</t>
+  </si>
+  <si>
+    <t>LP× 2180 gram edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/356/0081227943356.jpg?madonna-2016-ray-of-light-180-gram-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1577959330</t>
+  </si>
+  <si>
+    <t>Ray of Light (180 Gram Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-07-31 05:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/467/5016958089467.jpg?bjork-2023-wanderlust-lp&amp;amp;class=scaled&amp;amp;v=1689245175</t>
+  </si>
+  <si>
+    <t>Wanderlust</t>
+  </si>
+  <si>
+    <t>2025-07-31 05:20</t>
+  </si>
+  <si>
+    <t>LP× 2Limited edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/487/5016958102487.jpg?bjork-2022-fossora-lime-colored-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1670322994</t>
+  </si>
+  <si>
+    <t>Fossora (Lime Colored Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-08-03 01:08</t>
+  </si>
+  <si>
+    <t>LPLimited Oxblood Colored Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/153/5056167179153.jpg?allie-x-2024-girl-with-no-face-lp&amp;amp;class=scaled&amp;amp;v=1706083794</t>
+  </si>
+  <si>
+    <t>Allie X</t>
+  </si>
+  <si>
+    <t>Girl with No Face</t>
+  </si>
+  <si>
+    <t>2025-08-11 13:38</t>
+  </si>
+  <si>
+    <t>LP× 33 x Swirl Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/918/0198029649918.jpg?ludvig-forssell-2026-death-stranding-2-on-the-beach-lp&amp;amp;class=scaled&amp;amp;v=1752574379</t>
+  </si>
+  <si>
+    <t>Ludvig Forssell</t>
+  </si>
+  <si>
+    <t>Death Stranding 2: On The Beach</t>
+  </si>
+  <si>
+    <t>2025-08-11 13:39</t>
+  </si>
+  <si>
+    <t>LP× 2Transparent Red Vinyl + Poster edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/521/0602478739521.jpg?nine-inch-nails-2025-tron-ares-o-s-t-lp&amp;amp;class=scaled&amp;amp;v=1753191258</t>
+  </si>
+  <si>
+    <t>Nine Inch Nails</t>
+  </si>
+  <si>
+    <t>Tron: Ares - O.s.t.</t>
+  </si>
+  <si>
+    <t>2025-08-21 06:46</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/900/0602527847900.jpg?florence-the-machine-2011-ceremonials-lp&amp;amp;class=scaled&amp;amp;v=1318948820</t>
+  </si>
+  <si>
+    <t>Florence + The Machine</t>
+  </si>
+  <si>
+    <t>Ceremonials</t>
+  </si>
+  <si>
+    <t>7"× 7</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/042/0602458261042.jpg?florence-the-machine-2023-dance-fever-the-singles-7-&amp;amp;class=scaled&amp;amp;v=1726065706</t>
+  </si>
+  <si>
+    <t>Florence + the Machine</t>
+  </si>
+  <si>
+    <t>Dance Fever - The Singles</t>
+  </si>
+  <si>
+    <t>€ 83.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-09-02 16:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/916/5016958060916.jpg?bjork-2004-medulla-lp&amp;amp;class=scaled&amp;amp;v=1095076574</t>
+  </si>
+  <si>
+    <t>Medulla</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/267/5016958997267.jpg?bjork-2023-vulnicura-lp&amp;amp;class=scaled&amp;amp;v=1681199702</t>
+  </si>
+  <si>
+    <t>Vulnicura</t>
+  </si>
+  <si>
+    <t>2025-09-16 09:49</t>
+  </si>
+  <si>
+    <t>LPLimited 25th Anniversary Red Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/819/0196588720819.jpg?dido-2025-no-angel-lp&amp;amp;class=scaled&amp;amp;v=1748857186</t>
+  </si>
+  <si>
+    <t>Dido</t>
+  </si>
+  <si>
+    <t>No Angel</t>
+  </si>
+  <si>
+    <t>LPDeep Purple With Black Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/976/0198704418976.jpg?tove-lo-sg-lewis-2025-heat-ep-lp&amp;amp;class=scaled&amp;amp;v=1754560957</t>
+  </si>
+  <si>
+    <t>Tove Lo &amp; SG Lewis</t>
+  </si>
+  <si>
+    <t>Heat EP</t>
+  </si>
+  <si>
+    <t>2025-09-16 12:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/463/5016958102463.jpg?bjork-2026-fossora-lp&amp;amp;class=scaled&amp;amp;v=1728638469</t>
+  </si>
+  <si>
+    <t>Fossora</t>
+  </si>
+  <si>
+    <t>2025-09-21 16:59</t>
+  </si>
+  <si>
+    <t>LP× 2Limited Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0196588128219.jpg?2023-neon-genesis-evangelion-soundtrack-lp&amp;amp;class=scaled&amp;amp;v=1692887247</t>
+  </si>
+  <si>
+    <t>Neon Genesis Evangelion (Soundtrack)</t>
+  </si>
+  <si>
+    <t>2025-09-22 09:56</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/763/5051142008763.jpg?emika-2024-vega-trilogy-lp&amp;amp;class=scaled&amp;amp;v=1727855938</t>
+  </si>
+  <si>
+    <t>Emika</t>
+  </si>
+  <si>
+    <t>Vega - Trilogy</t>
+  </si>
+  <si>
+    <t>€ 70.99                
+                    Pirkt</t>
+  </si>
+  <si>
+    <t>2025-09-22 10:12</t>
+  </si>
+  <si>
+    <t>CD/DVD× 3</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/441/5016958108441.jpg?bjork-2025-cornucopia-live-cd-dvd&amp;amp;class=scaled&amp;amp;v=1754397732</t>
+  </si>
+  <si>
+    <t>2025-09-27 13:02</t>
+  </si>
+  <si>
+    <t>VINYL</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/070/5056167120070.jpg?allie-x-cape-god-vinyl&amp;amp;class=scaled&amp;amp;v=1706083860</t>
+  </si>
+  <si>
+    <t>Cape God</t>
+  </si>
+  <si>
+    <t>2025-09-29 11:55</t>
+  </si>
+  <si>
+    <t>12"× 2</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/275/0199538106275.jpg?charlotte-de-witte-2025-charlotte-de-witte-12-&amp;amp;class=scaled&amp;amp;v=1763994097</t>
+  </si>
+  <si>
+    <t>Charlotte De Witte</t>
+  </si>
+  <si>
+    <t>2025-09-29 12:02</t>
+  </si>
+  <si>
+    <t>LPLavender Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/947/0602478865947.jpg?demi-lovato-2025-it-s-not-that-deep-lp&amp;amp;class=scaled&amp;amp;v=1758546235</t>
+  </si>
+  <si>
+    <t>Demi Lovato</t>
+  </si>
+  <si>
+    <t>It's Not That Deep</t>
+  </si>
+  <si>
+    <t>2025-10-02 06:22</t>
+  </si>
+  <si>
+    <t>LPGold Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/234/0198846043234.jpg?caroline-polachek-2024-pang-5-year-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1728505430</t>
+  </si>
+  <si>
+    <t>Pang - 5 Year Anniversary</t>
+  </si>
+  <si>
+    <t>2025-10-07 05:16</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/618/5016958041618.jpg?bjork-2003-post-lp&amp;amp;class=scaled&amp;amp;v=1575535968</t>
+  </si>
+  <si>
+    <t>Post</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/913/5016958032913.jpg?bjork-1997-homogenic-lp&amp;amp;class=scaled&amp;amp;v=1591171403</t>
+  </si>
+  <si>
+    <t>Homogenic</t>
+  </si>
+  <si>
+    <t>2025-10-07 05:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/818/5016958018818.jpg?bjork-2007-debut-lp&amp;amp;class=scaled&amp;amp;v=1586166435</t>
+  </si>
+  <si>
+    <t>Debut</t>
+  </si>
+  <si>
+    <t>2025-10-08 11:33</t>
+  </si>
+  <si>
+    <t>LP/12"× 2Limited 20th Anniversary Deluxe "Peacock" Green Splatter Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/141/4099964188141.jpg?goldfrapp-2025-supernature-lp-12-&amp;amp;class=scaled&amp;amp;v=1759836907</t>
+  </si>
+  <si>
+    <t>Supernature</t>
+  </si>
+  <si>
+    <t>2025-10-08 11:45</t>
+  </si>
+  <si>
+    <t>LP''moss'' dark green vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/030/0887828044030.jpg?austra-2020-hirudin-lp&amp;amp;class=scaled&amp;amp;v=1583885860</t>
+  </si>
+  <si>
+    <t>Austra</t>
+  </si>
+  <si>
+    <t>HiRUDiN</t>
+  </si>
+  <si>
+    <t>2025-10-08 13:12</t>
+  </si>
+  <si>
+    <t>LPLtd Red Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/530/0887828036530.jpg?austra-2017-future-politics-lp&amp;amp;class=scaled&amp;amp;v=1484809192</t>
+  </si>
+  <si>
+    <t>Future Politics</t>
+  </si>
+  <si>
+    <t>2025-10-08 13:15</t>
+  </si>
+  <si>
+    <t>LP× 32023 Expanded edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/313/0196587737313.jpg?daft-punk-2023-random-access-memories-10th-anniversary-lp&amp;amp;class=scaled&amp;amp;v=1677140701</t>
+  </si>
+  <si>
+    <t>Daft Punk</t>
+  </si>
+  <si>
+    <t>Random Access Memories (10th Anniversary)</t>
+  </si>
+  <si>
+    <t>2025-10-08 15:26</t>
+  </si>
+  <si>
+    <t>LP× 2Turquiose Blue Opaque Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/515/0198029747515.jpg?khalid-2025-after-the-sun-goes-down-lp&amp;amp;class=scaled&amp;amp;v=1758185638</t>
+  </si>
+  <si>
+    <t>Khalid</t>
+  </si>
+  <si>
+    <t>After the Sun Goes Down</t>
+  </si>
+  <si>
+    <t>2025-10-10 10:56</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/665/0603497820665.jpg?madonna-2025-bedtime-stories-the-untold-chapter-ep-lp&amp;amp;class=scaled&amp;amp;v=1760077609</t>
+  </si>
+  <si>
+    <t>Bedtime Stories: The Untold Chapter EP</t>
+  </si>
+  <si>
+    <t>LPLimited Silver Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/691/0603497812691.jpg?madonna-2025-bedtime-stories-the-silver-collection-lp&amp;amp;class=scaled&amp;amp;v=1760076942</t>
+  </si>
+  <si>
+    <t>Bedtime Stories (The Silver Collection)</t>
+  </si>
+  <si>
+    <t>2025-10-10 10:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/202/0810162873202.jpg?eartheater-shygirl-2025-shark-brain-dolphin-lp&amp;amp;class=scaled&amp;amp;v=1756304515</t>
+  </si>
+  <si>
+    <t>Eartheater &amp; Shygirl</t>
+  </si>
+  <si>
+    <t>Shark Brain / Dolphin</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/566/5056556166566.jpg?shygirl-2025-alias-lp&amp;amp;class=scaled&amp;amp;v=1760087699</t>
+  </si>
+  <si>
+    <t>Shygirl</t>
+  </si>
+  <si>
+    <t>Alias</t>
+  </si>
+  <si>
+    <t>2025-10-10 11:05</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/559/5056556108559.jpg?shygirl-2022-nymph-lp&amp;amp;class=scaled&amp;amp;v=1660938653</t>
+  </si>
+  <si>
+    <t>Nymph</t>
+  </si>
+  <si>
+    <t>2025-10-10 11:10</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/315/3516628426315.jpg?abdelwahed-deena-2023-khonnar-lp&amp;amp;class=scaled&amp;amp;v=1690796495</t>
+  </si>
+  <si>
+    <t>Abdelwahed Deena</t>
+  </si>
+  <si>
+    <t>Khonnar</t>
+  </si>
+  <si>
+    <t>2025-10-10 16:55</t>
+  </si>
+  <si>
+    <t>LPTranslucent Brown edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/175/0075678594175.jpg?not-for-radio-2025-melt-indie-exclusive-teak-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1759736311</t>
+  </si>
+  <si>
+    <t>Not For Radio</t>
+  </si>
+  <si>
+    <t>Melt (Indie Exclusive Teak Vinyl)</t>
+  </si>
+  <si>
+    <t>2025-10-10 16:59</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/139/0617308109139.jpg?tyler-bates-2024-maxxxine-lp&amp;amp;class=scaled&amp;amp;v=1758753307</t>
+  </si>
+  <si>
+    <t>Tyler Bates</t>
+  </si>
+  <si>
+    <t>Maxxxine</t>
+  </si>
+  <si>
     <t>€ 48.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>2025-06-02 03:35</t>
-[...798 lines deleted...]
-  <si>
     <t>2025-10-11 15:10</t>
   </si>
   <si>
     <t>LPReissue edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/739/5016958102739.jpg?bjork-2023-fossora-remixes-lp&amp;amp;class=scaled&amp;amp;v=1677245315</t>
   </si>
   <si>
     <t>Fossora Remixes</t>
   </si>
   <si>
     <t>2025-10-14 13:54</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/500/5016958102500.jpg?bjork-2023-fossora-turquoise-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1680980507</t>
   </si>
   <si>
     <t>Fossora (Turquoise Vinyl)</t>
   </si>
   <si>
     <t>2025-10-16 16:37</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/374/5016958101374.jpg?bjork-2022-fossora-lp&amp;amp;class=scaled&amp;amp;v=1661944534</t>
@@ -1508,54 +1466,57 @@
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/456/5016958102456.jpg?bjork-2024-fossora-lp&amp;amp;class=scaled&amp;amp;v=1712132621</t>
   </si>
   <si>
     <t>2025-10-20 13:45</t>
   </si>
   <si>
     <t>LP× 2Standard edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/648/0825646467648.jpg?enya-2018-the-very-best-of-enya-lp&amp;amp;class=scaled&amp;amp;v=1492626413</t>
   </si>
   <si>
     <t>Enya</t>
   </si>
   <si>
     <t>The Very Best Of Enya</t>
   </si>
   <si>
     <t>2025-11-13 10:54</t>
   </si>
   <si>
     <t>LPNeon orange translucent vinyl edition</t>
   </si>
   <si>
-    <t>https://imusic.b-cdn.net/images/item/original/233/0887828052233.jpg?austra-2025-chin-up-buttercup-neon-orange-lp&amp;amp;class=scaled&amp;amp;v=1760609508</t>
-[...2 lines deleted...]
-    <t>Chin Up Buttercup (Neon Orange</t>
+    <t>https://imusic.b-cdn.net/images/item/original/233/0887828052233.jpg?austra-2025-chin-up-buttercup-lp&amp;amp;class=scaled&amp;amp;v=1760609508</t>
+  </si>
+  <si>
+    <t>Chin Up Buttercup</t>
+  </si>
+  <si>
+    <t>Paredzamā piegāde 2026-09-25 - 2026-10-06</t>
   </si>
   <si>
     <t>2025-11-14 13:07</t>
   </si>
   <si>
     <t>LPBlack &amp; Dark Green Marbled Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/818/0075678590818.jpg?charli-xcx-2026-wuthering-heights-lp&amp;amp;class=scaled&amp;amp;v=1763107498</t>
   </si>
   <si>
     <t>Charli XCX</t>
   </si>
   <si>
     <t>Wuthering Heights</t>
   </si>
   <si>
     <t>2025-11-22 10:14</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/256/5056556142256.jpg?lsdxoxo-2024-dogma-crystal-clear-vinyl-lp&amp;amp;class=scaled&amp;amp;v=1721693890</t>
   </si>
   <si>
     <t>Lsdxoxo</t>
   </si>
@@ -1566,50 +1527,53 @@
     <t>2025-11-22 13:34</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/055/0805520240055.jpg?la-roux-2022-la-roux-lp&amp;amp;class=scaled&amp;amp;v=1662267369</t>
   </si>
   <si>
     <t>La Roux</t>
   </si>
   <si>
     <t>2025-12-16 15:12</t>
   </si>
   <si>
     <t>LP× 2Ultra Clear Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/513/0198029415513.jpg?woodkid-2025-death-stranding-2-on-the-beach-lp&amp;amp;class=scaled&amp;amp;v=1753083132</t>
   </si>
   <si>
     <t>Woodkid</t>
   </si>
   <si>
     <t>€ 51.99                
                     Pirkt</t>
   </si>
   <si>
+    <t>Paredzamā piegāde 2026-09-21 - 2026-09-29</t>
+  </si>
+  <si>
     <t>2025-12-26 02:10</t>
   </si>
   <si>
     <t>LPPurple Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/924/5057998200924.jpg?kate-bush-2025-hounds-of-love-lp&amp;amp;class=scaled&amp;amp;v=1766474241</t>
   </si>
   <si>
     <t>Kate Bush</t>
   </si>
   <si>
     <t>Hounds of Love</t>
   </si>
   <si>
     <t>2026-01-20 01:16</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/696/0199538534696.jpg?rich-brian-2026-where-is-my-head-lp&amp;amp;class=scaled&amp;amp;v=1764257554</t>
   </si>
   <si>
     <t>Rich Brian</t>
   </si>
   <si>
     <t>Where is My Head</t>
@@ -1803,136 +1767,127 @@
   <si>
     <t>The Pussycat Dolls</t>
   </si>
   <si>
     <t>PCD</t>
   </si>
   <si>
     <t>2026-04-08 01:06</t>
   </si>
   <si>
     <t>12"Limited Clear &amp; White Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/577/5016958106577.jpg?bjork-rosalia-2024-oral-12-&amp;amp;class=scaled&amp;amp;v=1727346825</t>
   </si>
   <si>
     <t>Björk &amp; ROSALÍA</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/476/5016958098476.jpg?bjork-hamrahlid-choir-2021-cosmogony-lp&amp;amp;class=scaled&amp;amp;v=1626508780</t>
   </si>
   <si>
-    <t>Bjork &amp; Hamrahlid Choir</t>
+    <t>Björk &amp; Hamrahlid Choir</t>
   </si>
   <si>
     <t>Cosmogony</t>
   </si>
   <si>
     <t>2026-04-19 10:28</t>
   </si>
   <si>
-    <t>Ietaupīt 11%</t>
+    <t>https://imusic.b-cdn.net/images/item/original/315/3700604782315.jpg?meiko-kaji-2026-otoko-onna-kokoro-no-aika-lp&amp;amp;class=scaled&amp;amp;v=1775301454</t>
   </si>
   <si>
     <t>Meiko Kaji</t>
   </si>
   <si>
     <t>Otoko Onna Kokoro No Aika</t>
   </si>
   <si>
-    <t>Parastā cena
-[...1 lines deleted...]
-                    € 32.49                
+    <t>2026-04-27 15:06</t>
+  </si>
+  <si>
+    <t>LPDeep Ocean Blue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/234/5400863199234.jpg?puma-blue-2026-croak-dream-lp&amp;amp;class=scaled&amp;amp;v=1769134302</t>
+  </si>
+  <si>
+    <t>Puma Blue</t>
+  </si>
+  <si>
+    <t>Croak Dream</t>
+  </si>
+  <si>
+    <t>2026-05-05 15:01</t>
+  </si>
+  <si>
+    <t>LP× 22026 Vinyl Reissue edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/037/0199957248037.jpg?the-pussycat-dolls-2026-doll-domination-lp&amp;amp;class=scaled&amp;amp;v=1774692506</t>
+  </si>
+  <si>
+    <t>Doll Domination</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:41</t>
+  </si>
+  <si>
+    <t>LPIndie Exclusive Classic White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/301/0199957932301.jpg?ariana-grande-2026-petal-lp&amp;amp;class=scaled&amp;amp;v=1778048316</t>
+  </si>
+  <si>
+    <t>Ariana Grande</t>
+  </si>
+  <si>
+    <t>Petal</t>
+  </si>
+  <si>
+    <t>2026-05-12 07:44</t>
+  </si>
+  <si>
+    <t>LP× 2Indie Exclusive Poltergeist Coloured Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/309/0888072780309.jpg?the-pretty-reckless-2026-dear-god-lp&amp;amp;class=scaled&amp;amp;v=1777899152</t>
+  </si>
+  <si>
+    <t>The Pretty Reckless</t>
+  </si>
+  <si>
+    <t>Dear God</t>
+  </si>
+  <si>
+    <t>€ 43.99                
                     Pirkt</t>
-  </si>
-[...62 lines deleted...]
-    <t>Dear God</t>
   </si>
   <si>
     <t>2026-05-12 07:48</t>
   </si>
   <si>
     <t>LPRSD Essential Orange, Yellow &amp; Purple Marble Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/214/0199957106214.jpg?yeah-yeah-yeahs-2026-show-your-bones-lp&amp;amp;class=scaled&amp;amp;v=1777894625</t>
   </si>
   <si>
     <t>Yeah Yeah Yeahs</t>
   </si>
   <si>
     <t>Show Your Bones</t>
   </si>
   <si>
     <t>2026-05-12 07:49</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/766/0602527025766.jpg?yeah-yeah-yeahs-2009-it-s-blitz-lp&amp;amp;class=scaled&amp;amp;v=1436947246</t>
   </si>
   <si>
     <t>It's Blitz</t>
   </si>
@@ -1967,169 +1922,223 @@
   <si>
     <t>2026-06-03 12:05</t>
   </si>
   <si>
     <t>LP× 2Blue Vinyl Repress edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/329/0081227932329.jpg?madonna-2026-ray-of-light-lp&amp;amp;class=scaled&amp;amp;v=1784273518</t>
   </si>
   <si>
     <t>Ray Of Light</t>
   </si>
   <si>
     <t>2026-06-05 08:02</t>
   </si>
   <si>
     <t>LP× 2Indie Exclusive Twilight Colored Vinyl edition</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/413/0199584585413.jpg?evanescence-2026-sanctuary-lp&amp;amp;class=scaled&amp;amp;v=1778666648</t>
   </si>
   <si>
     <t>Sanctuary</t>
   </si>
   <si>
+    <t>2026-06-16 15:22</t>
+  </si>
+  <si>
+    <t>LPTranslucent Pearly White Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/750/0199957923750.jpg?ariana-grande-2026-petal-lp&amp;amp;class=scaled&amp;amp;v=1778049379</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:26</t>
+  </si>
+  <si>
+    <t>LPTransparent Red Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/225/4062548143225.jpg?tricky-2026-different-when-it-s-silent-lp&amp;amp;class=scaled&amp;amp;v=1777037723</t>
+  </si>
+  <si>
+    <t>Tricky</t>
+  </si>
+  <si>
+    <t>Different When It's Silent</t>
+  </si>
+  <si>
+    <t>2026-06-16 15:40</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/219/0060270096219.jpg?crystal-castles-2008-crystal-castles-lp&amp;amp;class=scaled&amp;amp;v=1761829136</t>
+  </si>
+  <si>
+    <t>2026-06-27 20:18</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/712/0199584594712.jpg?brutalismus-3000-2026-harmony-lp&amp;amp;class=scaled&amp;amp;v=1782909560</t>
+  </si>
+  <si>
+    <t>Brutalismus 3000</t>
+  </si>
+  <si>
+    <t>Harmony</t>
+  </si>
+  <si>
+    <t>2026-06-27 20:19</t>
+  </si>
+  <si>
+    <t>LPRed Marbled Vinyl edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/999/5056556180999.jpg?eartheater-2026-heavenly-body-if-i-m-the-bottle-you-re-the-message-lp&amp;amp;class=scaled&amp;amp;v=1781784817</t>
+  </si>
+  <si>
+    <t>Eartheater</t>
+  </si>
+  <si>
+    <t>Heavenly Body: If I'm The Bottle You're The Message</t>
+  </si>
+  <si>
+    <t>2026-07-04 16:42</t>
+  </si>
+  <si>
+    <t>LP + MerchInt. Opaque Apple Red edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/114/0198029250114.jpg?jennie-blackpink-2025-ruby-lp-merch&amp;amp;class=scaled&amp;amp;v=1747812465</t>
+  </si>
+  <si>
+    <t>JENNIE (BLACKPINK)</t>
+  </si>
+  <si>
+    <t>Ruby</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:19</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/481/5400863021481.jpg?fever-ray-2019-plunge-lp&amp;amp;class=scaled&amp;amp;v=1572405105</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:20</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/591/5061041451591.jpg?fever-ray-2026-radical-romantics-lp&amp;amp;class=scaled&amp;amp;v=1788097331</t>
+  </si>
+  <si>
+    <t>€ 48.99                
+                    Iepriekšpasūtīt</t>
+  </si>
+  <si>
+    <t>Sagaidāms gatavs nosūtīšanai izdevumā</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:32</t>
+  </si>
+  <si>
+    <t>LPBlack Marble edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/664/0075678612664.jpg?cobrah-2024-succubus-lp&amp;amp;class=scaled&amp;amp;v=1709302409</t>
+  </si>
+  <si>
+    <t>Succubus</t>
+  </si>
+  <si>
+    <t>2026-07-16 02:44</t>
+  </si>
+  <si>
+    <t>LP× 2Deluxe edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/619/0194397937619.jpg?britney-spears-2020-glory-lp&amp;amp;class=scaled&amp;amp;v=1722342494</t>
+  </si>
+  <si>
+    <t>Glory</t>
+  </si>
+  <si>
+    <t>2026-07-29 10:39</t>
+  </si>
+  <si>
+    <t>LPiMusic Exclusive Grey Skies Vinyl W/ Alt Cover edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/295/0199957932295.jpg?ariana-grande-2026-petal-lp&amp;amp;class=scaled&amp;amp;v=1784618724</t>
+  </si>
+  <si>
+    <t>2026-08-01 10:13</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/891/0600574198891.jpg?nine-inch-nails-boys-noize-2026-nine-inch-noize-lp&amp;amp;class=scaled&amp;amp;v=1784905858</t>
+  </si>
+  <si>
+    <t>Nine Inch Nails &amp; Boys Noize</t>
+  </si>
+  <si>
+    <t>Nine Inch Noize</t>
+  </si>
+  <si>
     <t>€ 41.49                
                     Iepriekšpasūtīt</t>
   </si>
   <si>
-    <t>2026-06-16 15:22</t>
-[...42 lines deleted...]
-    <t>Harmony</t>
+    <t>2026-09-02 14:06</t>
+  </si>
+  <si>
+    <t>LPiMusic Exclusive Lipstick Red Vinyl W/ Bonus Track &amp; Poster edition</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/179/0075678583179.jpg?miley-2026-bass-persuades-lp&amp;amp;class=scaled&amp;amp;v=1788338813</t>
+  </si>
+  <si>
+    <t>Miley</t>
+  </si>
+  <si>
+    <t>Bass Persuades</t>
   </si>
   <si>
     <t>€ 24.49                
                     Iepriekšpasūtīt</t>
   </si>
   <si>
-    <t>2026-06-27 20:19</t>
-[...14 lines deleted...]
-    <t>€ 29.99                
+    <t>2026-09-04 23:50</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/619/0199584688619.jpg?angele-2026-instinct-lp&amp;amp;class=scaled&amp;amp;v=1787949481</t>
+  </si>
+  <si>
+    <t>Angèle</t>
+  </si>
+  <si>
+    <t>Instinct</t>
+  </si>
+  <si>
+    <t>€ 28.49                
                     Iepriekšpasūtīt</t>
-  </si>
-[...46 lines deleted...]
-    <t>Glory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2433,51 +2442,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J154"/>
+  <dimension ref="A1:J158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="true" style="0"/>
     <col min="2" max="2" width="23.222222222222" customWidth="true" style="0"/>
     <col min="3" max="3" width="40" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.7777777777778" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.777777777778" customWidth="true" style="0"/>
     <col min="6" max="6" width="40" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
     <col min="8" max="8" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2534,152 +2543,152 @@
       </c>
       <c r="J2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>17</v>
       </c>
       <c r="C3" t="s">
         <v>18</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H3">
         <v>0.45</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4">
         <v>0.481</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H5">
         <v>0.432</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6">
         <v>0.45</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
       <c r="G7" t="s">
         <v>41</v>
       </c>
       <c r="H7">
         <v>0.536</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
@@ -2708,106 +2717,106 @@
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H9">
         <v>0.225</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" t="s">
         <v>55</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H10">
         <v>0.88</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" t="s">
         <v>59</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>60</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>61</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>62</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G11" t="s">
         <v>41</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
@@ -2824,4139 +2833,4258 @@
       </c>
       <c r="J12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" t="s">
         <v>71</v>
       </c>
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H13">
         <v>0.225</v>
       </c>
       <c r="J13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" t="s">
         <v>75</v>
       </c>
       <c r="C14" t="s">
         <v>76</v>
       </c>
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="G14" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="H14">
         <v>0.45</v>
       </c>
       <c r="J14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D15" t="s">
         <v>77</v>
       </c>
       <c r="E15" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F15" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="H15">
         <v>0.567</v>
       </c>
       <c r="J15">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D16" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E16" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F16" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H16">
         <v>0.463</v>
       </c>
       <c r="J16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
+        <v>87</v>
+      </c>
+      <c r="B17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C17" t="s">
+        <v>89</v>
+      </c>
+      <c r="D17" t="s">
+        <v>90</v>
+      </c>
+      <c r="E17" t="s">
         <v>91</v>
       </c>
-      <c r="B17" t="s">
+      <c r="F17" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>0.225</v>
       </c>
       <c r="J17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
+        <v>93</v>
+      </c>
+      <c r="C18" t="s">
+        <v>94</v>
+      </c>
+      <c r="D18" t="s">
+        <v>90</v>
+      </c>
+      <c r="E18" t="s">
+        <v>95</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H18">
         <v>0.45</v>
       </c>
       <c r="J18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D19" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E19" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H19">
         <v>0.27</v>
       </c>
       <c r="J19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="D20" t="s">
+        <v>99</v>
+      </c>
+      <c r="E20" t="s">
         <v>102</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G20" t="s">
         <v>36</v>
       </c>
       <c r="H20">
         <v>0.27</v>
       </c>
       <c r="J20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
+        <v>104</v>
+      </c>
+      <c r="B21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C21" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" t="s">
         <v>107</v>
       </c>
-      <c r="B21" t="s">
+      <c r="E21" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21">
         <v>0.5</v>
       </c>
       <c r="J21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
+        <v>109</v>
+      </c>
+      <c r="B22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D22" t="s">
+        <v>107</v>
+      </c>
+      <c r="E22" t="s">
         <v>112</v>
       </c>
-      <c r="B22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G22" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H22">
         <v>0.3</v>
       </c>
       <c r="J22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
+        <v>113</v>
+      </c>
+      <c r="B23" t="s">
+        <v>114</v>
+      </c>
+      <c r="C23" t="s">
+        <v>115</v>
+      </c>
+      <c r="D23" t="s">
         <v>116</v>
       </c>
-      <c r="B23" t="s">
+      <c r="E23" t="s">
         <v>117</v>
       </c>
-      <c r="C23" t="s">
+      <c r="F23" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
         <v>0.427</v>
       </c>
       <c r="J23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
+        <v>113</v>
+      </c>
+      <c r="B24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" t="s">
         <v>116</v>
       </c>
-      <c r="B24" t="s">
+      <c r="E24" t="s">
         <v>121</v>
       </c>
-      <c r="C24" t="s">
+      <c r="F24" t="s">
         <v>122</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>125</v>
+        <v>16</v>
       </c>
       <c r="H24">
         <v>0.3</v>
       </c>
       <c r="J24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
+        <v>123</v>
+      </c>
+      <c r="C25" t="s">
+        <v>124</v>
+      </c>
+      <c r="D25" t="s">
         <v>116</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F25" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="G25" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="H25">
         <v>0.225</v>
       </c>
       <c r="J25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
+        <v>126</v>
+      </c>
+      <c r="B26" t="s">
+        <v>127</v>
+      </c>
+      <c r="C26" t="s">
+        <v>128</v>
+      </c>
+      <c r="D26" t="s">
         <v>129</v>
       </c>
-      <c r="B26" t="s">
+      <c r="E26" t="s">
+        <v>129</v>
+      </c>
+      <c r="F26" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H26">
         <v>0.234</v>
       </c>
       <c r="J26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B27" t="s">
         <v>65</v>
       </c>
       <c r="C27" t="s">
+        <v>132</v>
+      </c>
+      <c r="D27" t="s">
+        <v>133</v>
+      </c>
+      <c r="E27" t="s">
+        <v>134</v>
+      </c>
+      <c r="F27" t="s">
         <v>135</v>
       </c>
-      <c r="D27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H27">
         <v>0.261</v>
       </c>
       <c r="J27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
+        <v>136</v>
+      </c>
+      <c r="B28" t="s">
+        <v>137</v>
+      </c>
+      <c r="C28" t="s">
+        <v>138</v>
+      </c>
+      <c r="D28" t="s">
         <v>139</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F28" t="s">
         <v>47</v>
       </c>
       <c r="G28" t="s">
         <v>48</v>
       </c>
       <c r="H28">
         <v>0.238</v>
       </c>
       <c r="J28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
+        <v>140</v>
+      </c>
+      <c r="B29" t="s">
+        <v>141</v>
+      </c>
+      <c r="C29" t="s">
+        <v>142</v>
+      </c>
+      <c r="D29" t="s">
         <v>143</v>
       </c>
-      <c r="B29" t="s">
+      <c r="E29" t="s">
         <v>144</v>
       </c>
-      <c r="C29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="G29" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="B30" t="s">
         <v>65</v>
       </c>
       <c r="C30" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D30" t="s">
+        <v>143</v>
+      </c>
+      <c r="E30" t="s">
         <v>146</v>
       </c>
-      <c r="E30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="G30" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H30">
         <v>0.34</v>
       </c>
       <c r="J30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
+        <v>147</v>
+      </c>
+      <c r="B31" t="s">
+        <v>148</v>
+      </c>
+      <c r="C31" t="s">
+        <v>149</v>
+      </c>
+      <c r="D31" t="s">
         <v>150</v>
       </c>
-      <c r="B31" t="s">
+      <c r="E31" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31">
         <v>0.634</v>
       </c>
       <c r="J31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
+        <v>152</v>
+      </c>
+      <c r="B32" t="s">
+        <v>22</v>
+      </c>
+      <c r="C32" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" t="s">
+        <v>154</v>
+      </c>
+      <c r="E32" t="s">
         <v>155</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="F32" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G32" t="s">
         <v>16</v>
       </c>
       <c r="H32">
         <v>0.441</v>
       </c>
       <c r="J32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
+        <v>157</v>
+      </c>
+      <c r="B33" t="s">
+        <v>158</v>
+      </c>
+      <c r="C33" t="s">
+        <v>159</v>
+      </c>
+      <c r="D33" t="s">
         <v>160</v>
       </c>
-      <c r="B33" t="s">
+      <c r="E33" t="s">
         <v>161</v>
       </c>
-      <c r="C33" t="s">
+      <c r="F33" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G33" t="s">
         <v>36</v>
       </c>
       <c r="H33">
         <v>0.538</v>
       </c>
       <c r="J33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B34" t="s">
         <v>65</v>
       </c>
       <c r="C34" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D34" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E34" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F34" t="s">
-        <v>124</v>
+        <v>19</v>
       </c>
       <c r="G34" t="s">
-        <v>86</v>
+        <v>20</v>
       </c>
       <c r="H34">
         <v>0.229</v>
       </c>
       <c r="J34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
+        <v>167</v>
+      </c>
+      <c r="B35" t="s">
+        <v>168</v>
+      </c>
+      <c r="C35" t="s">
+        <v>169</v>
+      </c>
+      <c r="D35" t="s">
         <v>170</v>
       </c>
-      <c r="B35" t="s">
+      <c r="E35" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F35" t="s">
         <v>40</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35">
         <v>0.45</v>
       </c>
       <c r="J35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B36" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C36" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D36" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E36" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F36" t="s">
         <v>47</v>
       </c>
       <c r="G36" t="s">
         <v>48</v>
       </c>
       <c r="H36">
         <v>0.0</v>
       </c>
       <c r="J36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B37" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C37" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D37" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E37" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F37" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G37" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="H37">
         <v>0.6</v>
       </c>
       <c r="J37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
+        <v>178</v>
+      </c>
+      <c r="B38" t="s">
+        <v>179</v>
+      </c>
+      <c r="C38" t="s">
+        <v>180</v>
+      </c>
+      <c r="D38" t="s">
         <v>181</v>
       </c>
-      <c r="B38" t="s">
+      <c r="E38" t="s">
         <v>182</v>
       </c>
-      <c r="C38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G38" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H38">
         <v>0.751</v>
       </c>
       <c r="J38">
         <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B39" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C39" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D39" t="s">
         <v>72</v>
       </c>
       <c r="E39" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F39" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="G39" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H39">
         <v>0.565</v>
       </c>
       <c r="J39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
+        <v>187</v>
+      </c>
+      <c r="B40" t="s">
+        <v>188</v>
+      </c>
+      <c r="C40" t="s">
+        <v>189</v>
+      </c>
+      <c r="D40" t="s">
         <v>190</v>
       </c>
-      <c r="B40" t="s">
+      <c r="E40" t="s">
         <v>191</v>
       </c>
-      <c r="C40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
       <c r="H40">
         <v>0.225</v>
       </c>
       <c r="J40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
+        <v>192</v>
+      </c>
+      <c r="B41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D41" t="s">
         <v>195</v>
       </c>
-      <c r="B41" t="s">
+      <c r="E41" t="s">
         <v>196</v>
       </c>
-      <c r="C41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>200</v>
+        <v>47</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H41">
         <v>0.486</v>
       </c>
       <c r="J41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="B42" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C42" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D42" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E42" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="F42" t="s">
         <v>47</v>
       </c>
       <c r="G42" t="s">
         <v>48</v>
       </c>
       <c r="H42">
         <v>0.315</v>
       </c>
       <c r="J42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
+        <v>201</v>
+      </c>
+      <c r="B43" t="s">
+        <v>202</v>
+      </c>
+      <c r="C43" t="s">
+        <v>203</v>
+      </c>
+      <c r="D43" t="s">
+        <v>204</v>
+      </c>
+      <c r="E43" t="s">
         <v>205</v>
       </c>
-      <c r="B43" t="s">
+      <c r="F43" t="s">
+        <v>86</v>
+      </c>
+      <c r="G43" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>16</v>
       </c>
       <c r="H43">
         <v>0.48</v>
       </c>
       <c r="J43">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
+        <v>207</v>
+      </c>
+      <c r="B44" t="s">
+        <v>22</v>
+      </c>
+      <c r="C44" t="s">
+        <v>208</v>
+      </c>
+      <c r="D44" t="s">
+        <v>209</v>
+      </c>
+      <c r="E44" t="s">
         <v>210</v>
       </c>
-      <c r="B44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G44" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="B45" t="s">
+        <v>211</v>
+      </c>
+      <c r="C45" t="s">
+        <v>212</v>
+      </c>
+      <c r="D45" t="s">
+        <v>213</v>
+      </c>
+      <c r="E45" t="s">
         <v>214</v>
       </c>
-      <c r="C45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G45" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="H45">
         <v>0.5</v>
       </c>
       <c r="J45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
+        <v>215</v>
+      </c>
+      <c r="B46" t="s">
+        <v>216</v>
+      </c>
+      <c r="C46" t="s">
+        <v>217</v>
+      </c>
+      <c r="D46" t="s">
         <v>218</v>
       </c>
-      <c r="B46" t="s">
+      <c r="E46" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F46" t="s">
         <v>47</v>
       </c>
       <c r="G46" t="s">
         <v>48</v>
       </c>
       <c r="H46">
         <v>0.535</v>
       </c>
       <c r="J46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B47" t="s">
         <v>65</v>
       </c>
       <c r="C47" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D47" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E47" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="F47" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G47" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H47">
         <v>0.235</v>
       </c>
       <c r="J47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B48" t="s">
         <v>65</v>
       </c>
       <c r="C48" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D48" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E48" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F48" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="G48" t="s">
         <v>36</v>
       </c>
       <c r="H48">
         <v>0.463</v>
       </c>
       <c r="J48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
+        <v>227</v>
+      </c>
+      <c r="B49" t="s">
+        <v>228</v>
+      </c>
+      <c r="C49" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" t="s">
+        <v>84</v>
+      </c>
+      <c r="E49" t="s">
         <v>230</v>
-      </c>
-[...10 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F49" t="s">
         <v>52</v>
       </c>
       <c r="G49" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H49">
         <v>0.225</v>
       </c>
       <c r="J49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
+        <v>231</v>
+      </c>
+      <c r="B50" t="s">
+        <v>232</v>
+      </c>
+      <c r="C50" t="s">
+        <v>233</v>
+      </c>
+      <c r="D50" t="s">
         <v>234</v>
       </c>
-      <c r="B50" t="s">
+      <c r="E50" t="s">
         <v>235</v>
       </c>
-      <c r="C50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G50" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H50">
         <v>0.34</v>
       </c>
       <c r="J50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
+        <v>236</v>
+      </c>
+      <c r="B51" t="s">
+        <v>237</v>
+      </c>
+      <c r="C51" t="s">
+        <v>238</v>
+      </c>
+      <c r="D51" t="s">
+        <v>234</v>
+      </c>
+      <c r="E51" t="s">
         <v>239</v>
       </c>
-      <c r="B51" t="s">
+      <c r="F51" t="s">
         <v>240</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G51" t="s">
-        <v>25</v>
+        <v>206</v>
       </c>
       <c r="H51">
         <v>1.251</v>
       </c>
       <c r="J51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
+        <v>241</v>
+      </c>
+      <c r="B52" t="s">
+        <v>242</v>
+      </c>
+      <c r="C52" t="s">
+        <v>243</v>
+      </c>
+      <c r="D52" t="s">
         <v>244</v>
       </c>
-      <c r="B52" t="s">
+      <c r="E52" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F52" t="s">
         <v>47</v>
       </c>
       <c r="G52" t="s">
         <v>48</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B53" t="s">
         <v>17</v>
       </c>
       <c r="C53" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D53" t="s">
+        <v>244</v>
+      </c>
+      <c r="E53" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="F53" t="s">
         <v>15</v>
       </c>
       <c r="G53" t="s">
         <v>36</v>
       </c>
       <c r="H53">
         <v>0.45</v>
       </c>
       <c r="J53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
+        <v>248</v>
+      </c>
+      <c r="B54" t="s">
+        <v>249</v>
+      </c>
+      <c r="C54" t="s">
+        <v>250</v>
+      </c>
+      <c r="D54" t="s">
+        <v>139</v>
+      </c>
+      <c r="E54" t="s">
         <v>251</v>
-      </c>
-[...10 lines deleted...]
-        <v>254</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
       <c r="G54" t="s">
         <v>36</v>
       </c>
       <c r="H54">
         <v>0.364</v>
       </c>
       <c r="J54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B55" t="s">
         <v>65</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E55" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="F55" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G55" t="s">
         <v>36</v>
       </c>
       <c r="H55">
         <v>0.0</v>
       </c>
       <c r="J55">
         <v>2</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>252</v>
+      </c>
+      <c r="B56" t="s">
         <v>255</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>256</v>
+      </c>
+      <c r="D56" t="s">
+        <v>257</v>
+      </c>
+      <c r="E56" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="F56" t="s">
         <v>47</v>
       </c>
       <c r="G56" t="s">
         <v>48</v>
       </c>
       <c r="H56">
         <v>0.45</v>
       </c>
       <c r="J56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
+        <v>259</v>
+      </c>
+      <c r="B57" t="s">
+        <v>260</v>
+      </c>
+      <c r="C57" t="s">
+        <v>261</v>
+      </c>
+      <c r="D57" t="s">
         <v>262</v>
       </c>
-      <c r="B57" t="s">
+      <c r="E57" t="s">
         <v>263</v>
       </c>
-      <c r="C57" t="s">
+      <c r="F57" t="s">
         <v>264</v>
       </c>
-      <c r="D57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G57" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H57">
         <v>1.098</v>
       </c>
       <c r="J57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
+        <v>265</v>
+      </c>
+      <c r="B58" t="s">
+        <v>266</v>
+      </c>
+      <c r="C58" t="s">
+        <v>267</v>
+      </c>
+      <c r="D58" t="s">
         <v>268</v>
       </c>
-      <c r="B58" t="s">
+      <c r="E58" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
       <c r="G58" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="H58">
         <v>0.225</v>
       </c>
       <c r="J58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
+        <v>270</v>
+      </c>
+      <c r="B59" t="s">
+        <v>271</v>
+      </c>
+      <c r="C59" t="s">
+        <v>272</v>
+      </c>
+      <c r="D59" t="s">
+        <v>116</v>
+      </c>
+      <c r="E59" t="s">
         <v>273</v>
       </c>
-      <c r="B59" t="s">
+      <c r="F59" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
       <c r="G59" t="s">
         <v>41</v>
       </c>
       <c r="H59">
         <v>1.0</v>
       </c>
       <c r="J59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
+        <v>275</v>
+      </c>
+      <c r="B60" t="s">
+        <v>22</v>
+      </c>
+      <c r="C60" t="s">
+        <v>276</v>
+      </c>
+      <c r="D60" t="s">
+        <v>277</v>
+      </c>
+      <c r="E60" t="s">
         <v>278</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="F60" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
       <c r="G60" t="s">
         <v>36</v>
       </c>
       <c r="H60">
         <v>0.499</v>
       </c>
       <c r="J60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
+        <v>280</v>
+      </c>
+      <c r="B61" t="s">
+        <v>281</v>
+      </c>
+      <c r="C61" t="s">
+        <v>282</v>
+      </c>
+      <c r="D61" t="s">
         <v>283</v>
       </c>
-      <c r="B61" t="s">
+      <c r="E61" t="s">
         <v>284</v>
       </c>
-      <c r="C61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G61" t="s">
-        <v>25</v>
+        <v>130</v>
       </c>
       <c r="H61">
         <v>0.225</v>
       </c>
       <c r="J61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
+        <v>285</v>
+      </c>
+      <c r="B62" t="s">
+        <v>286</v>
+      </c>
+      <c r="C62" t="s">
+        <v>287</v>
+      </c>
+      <c r="D62" t="s">
         <v>288</v>
       </c>
-      <c r="B62" t="s">
+      <c r="E62" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
       <c r="F62" t="s">
         <v>47</v>
       </c>
       <c r="G62" t="s">
         <v>48</v>
       </c>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
+        <v>290</v>
+      </c>
+      <c r="B63" t="s">
+        <v>291</v>
+      </c>
+      <c r="C63" t="s">
+        <v>292</v>
+      </c>
+      <c r="D63" t="s">
+        <v>116</v>
+      </c>
+      <c r="E63" t="s">
         <v>293</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="G63" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="H63">
         <v>0.25</v>
       </c>
       <c r="J63">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B64" t="s">
         <v>54</v>
       </c>
       <c r="C64" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D64" t="s">
         <v>77</v>
       </c>
       <c r="E64" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F64" t="s">
-        <v>300</v>
+        <v>162</v>
       </c>
       <c r="G64" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H64">
         <v>0.675</v>
       </c>
       <c r="J64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B65" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C65" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D65" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="E65" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="F65" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G65" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="H65">
         <v>0.45</v>
       </c>
       <c r="J65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B66" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C66" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D66" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E66" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="F66" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="G66" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H66">
         <v>0.0</v>
       </c>
       <c r="J66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
+        <v>305</v>
+      </c>
+      <c r="B67" t="s">
+        <v>306</v>
+      </c>
+      <c r="C67" t="s">
+        <v>307</v>
+      </c>
+      <c r="D67" t="s">
+        <v>308</v>
+      </c>
+      <c r="E67" t="s">
         <v>309</v>
       </c>
-      <c r="B67" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G67" t="s">
-        <v>314</v>
+        <v>130</v>
       </c>
       <c r="H67">
         <v>0.405</v>
       </c>
       <c r="J67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="B68" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="C68" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D68" t="s">
         <v>13</v>
       </c>
       <c r="E68" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="F68" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="G68" t="s">
-        <v>99</v>
+        <v>26</v>
       </c>
       <c r="H68">
         <v>0.517</v>
       </c>
       <c r="J68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B69" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C69" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="D69" t="s">
         <v>77</v>
       </c>
       <c r="E69" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="F69" t="s">
         <v>47</v>
       </c>
       <c r="G69" t="s">
         <v>48</v>
       </c>
       <c r="H69">
         <v>0.45</v>
       </c>
       <c r="J69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B70" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="C70" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="D70" t="s">
         <v>77</v>
       </c>
       <c r="E70" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="F70" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70">
         <v>0.5</v>
       </c>
       <c r="J70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="B71" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="C71" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="D71" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E71" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="F71" t="s">
         <v>19</v>
       </c>
       <c r="G71" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="H71">
         <v>0.225</v>
       </c>
       <c r="J71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B72" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C72" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D72" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E72" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F72" t="s">
         <v>47</v>
       </c>
       <c r="G72" t="s">
         <v>48</v>
       </c>
       <c r="H72">
         <v>0.715</v>
       </c>
       <c r="J72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="B73" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="C73" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="D73" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="E73" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="F73" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G73" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H73">
         <v>0.45</v>
       </c>
       <c r="J73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="B74" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C74" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D74" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="E74" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="F74" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G74" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H74">
         <v>0.544</v>
       </c>
       <c r="J74">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
+        <v>336</v>
+      </c>
+      <c r="B75" t="s">
+        <v>340</v>
+      </c>
+      <c r="C75" t="s">
         <v>341</v>
       </c>
-      <c r="B75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E75" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F75" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75">
         <v>1.575</v>
       </c>
       <c r="J75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B76" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C76" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="D76" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E76" t="s">
-        <v>352</v>
+        <v>347</v>
       </c>
       <c r="F76" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G76" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H76">
         <v>0.58</v>
       </c>
       <c r="J76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B77" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C77" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="D77" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E77" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="F77" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G77" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="H77">
         <v>0.567</v>
       </c>
       <c r="J77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B78" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="C78" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="D78" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="E78" t="s">
-        <v>360</v>
+        <v>354</v>
       </c>
       <c r="F78" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="G78" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H78">
         <v>0.225</v>
       </c>
       <c r="J78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
+        <v>350</v>
+      </c>
+      <c r="B79" t="s">
+        <v>355</v>
+      </c>
+      <c r="C79" t="s">
         <v>356</v>
       </c>
-      <c r="B79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="E79" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="F79" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G79" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H79">
         <v>0.225</v>
       </c>
       <c r="J79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="B80" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C80" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="D80" t="s">
         <v>77</v>
       </c>
       <c r="E80" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="F80" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80">
         <v>0.0</v>
       </c>
       <c r="J80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B81" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C81" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="E81" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="F81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
       <c r="H81">
         <v>0.45</v>
       </c>
       <c r="J81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="B82" t="s">
         <v>54</v>
       </c>
       <c r="C82" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="D82" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="E82" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="F82" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="G82" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H82">
         <v>0.576</v>
       </c>
       <c r="J82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B83" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="C83" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D83" t="s">
         <v>77</v>
       </c>
       <c r="E83" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F83" t="s">
         <v>52</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
       <c r="H83">
         <v>0.315</v>
       </c>
       <c r="J83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B84" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="C84" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="D84" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E84" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
       <c r="G84" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H84">
         <v>0.0</v>
       </c>
       <c r="J84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="B85" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="C85" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="D85" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="E85" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="F85" t="s">
-        <v>388</v>
+        <v>156</v>
       </c>
       <c r="G85" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="H85">
         <v>0.535</v>
       </c>
       <c r="J85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B86" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="C86" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="D86" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E86" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="F86" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G86" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H86">
         <v>0.225</v>
       </c>
       <c r="J86">
         <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="B87" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="C87" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="D87" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E87" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="F87" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G87" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="H87">
         <v>0.351</v>
       </c>
       <c r="J87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B88" t="s">
         <v>65</v>
       </c>
       <c r="C88" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="D88" t="s">
         <v>77</v>
       </c>
       <c r="E88" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="F88" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G88" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H88">
         <v>0.283</v>
       </c>
       <c r="J88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B89" t="s">
         <v>65</v>
       </c>
       <c r="C89" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="D89" t="s">
         <v>77</v>
       </c>
       <c r="E89" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="F89" t="s">
         <v>19</v>
       </c>
       <c r="G89" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="H89">
         <v>0.306</v>
       </c>
       <c r="J89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="B90" t="s">
         <v>65</v>
       </c>
       <c r="C90" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="D90" t="s">
         <v>77</v>
       </c>
       <c r="E90" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="F90" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G90" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H90">
         <v>0.265</v>
       </c>
       <c r="J90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="B91" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="C91" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="D91" t="s">
         <v>67</v>
       </c>
       <c r="E91" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="F91" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="G91" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H91">
         <v>0.45</v>
       </c>
       <c r="J91">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="B92" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="C92" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="D92" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="E92" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="F92" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G92" t="s">
         <v>36</v>
       </c>
       <c r="H92">
         <v>0.0</v>
       </c>
       <c r="J92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="B93" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="C93" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="D93" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="E93" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="F93" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="G93" t="s">
         <v>36</v>
       </c>
       <c r="H93">
         <v>0.0</v>
       </c>
       <c r="J93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B94" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C94" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="D94" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="E94" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="F94" t="s">
         <v>47</v>
       </c>
       <c r="G94" t="s">
         <v>48</v>
       </c>
       <c r="H94">
         <v>0.854</v>
       </c>
       <c r="J94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="B95" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="C95" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="D95" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E95" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="F95" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95">
         <v>0.45</v>
       </c>
       <c r="J95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="B96" t="s">
         <v>65</v>
       </c>
       <c r="C96" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="E96" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="F96" t="s">
-        <v>432</v>
+        <v>19</v>
       </c>
       <c r="G96" t="s">
         <v>16</v>
       </c>
       <c r="H96">
         <v>0.225</v>
       </c>
       <c r="J96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="B97" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="C97" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="D97" t="s">
         <v>13</v>
       </c>
       <c r="E97" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="F97" t="s">
-        <v>436</v>
+        <v>19</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
         <v>0.225</v>
       </c>
       <c r="J97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B98" t="s">
-        <v>438</v>
+        <v>65</v>
       </c>
       <c r="C98" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="D98" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="E98" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="F98" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98">
         <v>0.099</v>
       </c>
       <c r="J98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="B99" t="s">
         <v>65</v>
       </c>
       <c r="C99" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="D99" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="E99" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
       <c r="G99" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H99">
         <v>0.225</v>
       </c>
       <c r="J99">
         <v>2</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="B100" t="s">
         <v>65</v>
       </c>
       <c r="C100" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="D100" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="E100" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="F100" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G100" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H100">
         <v>0.0</v>
       </c>
       <c r="J100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="B101" t="s">
         <v>65</v>
       </c>
       <c r="C101" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="D101" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="E101" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="F101" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G101" t="s">
         <v>41</v>
       </c>
       <c r="H101">
         <v>0.0</v>
       </c>
       <c r="J101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="B102" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="C102" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="D102" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="E102" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
       <c r="F102" t="s">
-        <v>165</v>
+        <v>304</v>
       </c>
       <c r="G102" t="s">
         <v>36</v>
       </c>
       <c r="H102">
         <v>0.0</v>
       </c>
       <c r="J102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="B103" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C103" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="D103" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="E103" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="F103" t="s">
-        <v>35</v>
+        <v>451</v>
       </c>
       <c r="G103" t="s">
-        <v>86</v>
+        <v>206</v>
       </c>
       <c r="H103">
         <v>0.0</v>
       </c>
       <c r="J103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="B104" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="C104" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="D104" t="s">
         <v>77</v>
       </c>
       <c r="E104" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="F104" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G104" t="s">
-        <v>16</v>
+        <v>206</v>
       </c>
       <c r="H104">
         <v>0.252</v>
       </c>
       <c r="J104">
         <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="B105" t="s">
         <v>65</v>
       </c>
       <c r="C105" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="D105" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E105" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="F105" t="s">
         <v>40</v>
       </c>
       <c r="G105" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H105">
         <v>0.558</v>
       </c>
       <c r="J105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="B106" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C106" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="D106" t="s">
         <v>77</v>
       </c>
       <c r="E106" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="F106" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G106" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H106">
         <v>0.4</v>
       </c>
       <c r="J106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="B107" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="C107" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="D107" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="E107" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="F107" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G107" t="s">
         <v>36</v>
       </c>
       <c r="H107">
         <v>0.45</v>
       </c>
       <c r="J107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="B108" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="C108" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="D108" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E108" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="F108" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108">
         <v>0.562</v>
       </c>
       <c r="J108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="B109" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="C109" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="D109" t="s">
-        <v>481</v>
+        <v>472</v>
       </c>
       <c r="E109" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="F109" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G109" t="s">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="H109">
         <v>0.468</v>
       </c>
       <c r="J109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>483</v>
+        <v>474</v>
       </c>
       <c r="B110" t="s">
-        <v>484</v>
+        <v>475</v>
       </c>
       <c r="C110" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="D110" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="E110" t="s">
-        <v>486</v>
+        <v>477</v>
       </c>
       <c r="F110" t="s">
-        <v>353</v>
+        <v>57</v>
       </c>
       <c r="G110" t="s">
-        <v>133</v>
+        <v>478</v>
       </c>
       <c r="H110">
         <v>0.0</v>
       </c>
       <c r="J110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="B111" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="C111" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="D111" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="E111" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="F111" t="s">
         <v>19</v>
       </c>
       <c r="G111" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H111">
         <v>0.225</v>
       </c>
       <c r="J111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="B112" t="s">
         <v>65</v>
       </c>
       <c r="C112" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="D112" t="s">
-        <v>494</v>
+        <v>486</v>
       </c>
       <c r="E112" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="F112" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G112" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H112">
         <v>0.225</v>
       </c>
       <c r="J112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="B113" t="s">
         <v>65</v>
       </c>
       <c r="C113" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="D113" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="E113" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="F113" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G113" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="H113">
         <v>0.373</v>
       </c>
       <c r="J113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>499</v>
+        <v>491</v>
       </c>
       <c r="B114" t="s">
-        <v>500</v>
+        <v>492</v>
       </c>
       <c r="C114" t="s">
-        <v>501</v>
+        <v>493</v>
       </c>
       <c r="D114" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="E114" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F114" t="s">
-        <v>503</v>
+        <v>495</v>
       </c>
       <c r="G114" t="s">
-        <v>16</v>
+        <v>496</v>
       </c>
       <c r="H114">
         <v>0.45</v>
       </c>
       <c r="J114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="B115" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="C115" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="D115" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="E115" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="F115" t="s">
         <v>35</v>
       </c>
       <c r="G115" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H115">
         <v>0.306</v>
       </c>
       <c r="J115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B116" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C116" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="D116" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="E116" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="F116" t="s">
         <v>57</v>
       </c>
       <c r="G116" t="s">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="H116">
         <v>0.63</v>
       </c>
       <c r="J116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="B117" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="C117" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="D117" t="s">
         <v>13</v>
       </c>
       <c r="E117" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="F117" t="s">
         <v>57</v>
       </c>
       <c r="G117" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H117">
         <v>0.45</v>
       </c>
       <c r="J117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B118" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="C118" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="D118" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="E118" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="F118" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="G118" t="s">
         <v>36</v>
       </c>
       <c r="H118">
         <v>0.225</v>
       </c>
       <c r="J118">
         <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="B119" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C119" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="D119" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="E119" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="F119" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G119" t="s">
-        <v>125</v>
+        <v>496</v>
       </c>
       <c r="H119">
         <v>0.45</v>
       </c>
       <c r="J119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="B120" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="C120" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="D120" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E120" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="F120" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="G120" t="s">
-        <v>25</v>
+        <v>206</v>
       </c>
       <c r="H120">
         <v>0.3</v>
       </c>
       <c r="J120">
         <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
+        <v>519</v>
+      </c>
+      <c r="B121" t="s">
+        <v>523</v>
+      </c>
+      <c r="C121" t="s">
+        <v>524</v>
+      </c>
+      <c r="D121" t="s">
+        <v>525</v>
+      </c>
+      <c r="E121" t="s">
         <v>526</v>
       </c>
-      <c r="B121" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F121" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="G121" t="s">
         <v>16</v>
       </c>
       <c r="H121">
         <v>0.225</v>
       </c>
       <c r="J121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B122" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C122" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="D122" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="E122" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="F122" t="s">
         <v>52</v>
       </c>
       <c r="G122" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H122">
         <v>0.0</v>
       </c>
       <c r="J122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
+        <v>527</v>
+      </c>
+      <c r="B123" t="s">
+        <v>532</v>
+      </c>
+      <c r="C123" t="s">
+        <v>533</v>
+      </c>
+      <c r="D123" t="s">
         <v>534</v>
       </c>
-      <c r="B123" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="F123" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G123" t="s">
-        <v>16</v>
+        <v>496</v>
       </c>
       <c r="H123">
         <v>0.0</v>
       </c>
       <c r="J123">
         <v>2</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="B124" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="C124" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="D124" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="E124" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="G124" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H124">
         <v>0.45</v>
       </c>
       <c r="J124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="B125" t="s">
         <v>65</v>
       </c>
       <c r="C125" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="D125" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="E125" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="F125" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="G125" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="H125">
         <v>0.0</v>
       </c>
       <c r="J125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="B126" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="C126" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="D126" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="E126" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="F126" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G126" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H126">
         <v>0.225</v>
       </c>
       <c r="J126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="B127" t="s">
         <v>70</v>
       </c>
       <c r="C127" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="D127" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="E127" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="F127" t="s">
         <v>15</v>
       </c>
       <c r="G127" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="H127">
         <v>0.225</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="B128" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="C128" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="D128" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E128" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F128" t="s">
         <v>35</v>
       </c>
       <c r="G128" t="s">
-        <v>133</v>
+        <v>206</v>
       </c>
       <c r="H128">
         <v>0.0</v>
       </c>
       <c r="J128">
         <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="B129" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C129" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="D129" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
       <c r="E129" t="s">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="F129" t="s">
         <v>57</v>
       </c>
       <c r="G129" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H129">
         <v>0.0</v>
       </c>
       <c r="J129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>567</v>
+        <v>560</v>
       </c>
       <c r="B130" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="C130" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="D130" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="E130" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F130" t="s">
-        <v>503</v>
+        <v>15</v>
       </c>
       <c r="G130" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="H130">
         <v>0.225</v>
       </c>
       <c r="J130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="B131" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="C131" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="D131" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E131" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F131" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G131" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H131">
         <v>0.225</v>
       </c>
       <c r="J131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="B132" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C132" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="D132" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="E132" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="F132" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G132" t="s">
         <v>36</v>
       </c>
       <c r="H132">
         <v>0.225</v>
       </c>
       <c r="J132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
+        <v>570</v>
+      </c>
+      <c r="B133" t="s">
+        <v>127</v>
+      </c>
+      <c r="C133" t="s">
+        <v>575</v>
+      </c>
+      <c r="D133" t="s">
+        <v>576</v>
+      </c>
+      <c r="E133" t="s">
         <v>577</v>
-      </c>
-[...10 lines deleted...]
-        <v>584</v>
       </c>
       <c r="F133" t="s">
         <v>15</v>
       </c>
       <c r="G133" t="s">
         <v>16</v>
       </c>
       <c r="H133">
         <v>0.301</v>
       </c>
       <c r="J133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="B134" t="s">
         <v>65</v>
       </c>
       <c r="C134" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="D134" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="E134" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="F134" t="s">
-        <v>589</v>
+        <v>15</v>
       </c>
       <c r="G134" t="s">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="H134">
         <v>0.225</v>
       </c>
       <c r="J134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="B135" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="C135" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="D135" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="E135" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F135" t="s">
-        <v>353</v>
+        <v>86</v>
       </c>
       <c r="G135" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H135">
         <v>0.0</v>
       </c>
       <c r="J135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="B136" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="C136" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="D136" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E136" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="F136" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G136" t="s">
         <v>36</v>
       </c>
       <c r="H136">
         <v>0.45</v>
       </c>
       <c r="J136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="B137" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="C137" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="D137" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="E137" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="F137" t="s">
-        <v>604</v>
+        <v>162</v>
       </c>
       <c r="G137" t="s">
-        <v>605</v>
+        <v>26</v>
       </c>
       <c r="H137">
         <v>0.3</v>
       </c>
       <c r="J137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
       <c r="B138" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="C138" t="s">
-        <v>608</v>
+        <v>598</v>
       </c>
       <c r="D138" t="s">
-        <v>609</v>
+        <v>599</v>
       </c>
       <c r="E138" t="s">
-        <v>610</v>
+        <v>600</v>
       </c>
       <c r="F138" t="s">
-        <v>159</v>
+        <v>601</v>
       </c>
       <c r="G138" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H138">
         <v>0.0</v>
       </c>
       <c r="J138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B139" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="C139" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="D139" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="E139" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="F139" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G139" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H139">
         <v>0.0</v>
       </c>
       <c r="J139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="B140" t="s">
         <v>65</v>
       </c>
       <c r="C140" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="D140" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="E140" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="F140" t="s">
-        <v>619</v>
+        <v>610</v>
       </c>
       <c r="G140" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H140">
         <v>0.292</v>
       </c>
       <c r="J140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>620</v>
+        <v>611</v>
       </c>
       <c r="B141" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="C141" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="D141" t="s">
+        <v>605</v>
+      </c>
+      <c r="E141" t="s">
         <v>614</v>
       </c>
-      <c r="E141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="G141" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H141">
         <v>0.0</v>
       </c>
       <c r="J141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B142" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="C142" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="D142" t="s">
         <v>13</v>
       </c>
       <c r="E142" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="F142" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="G142" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="H142">
-        <v>0.0</v>
+        <v>0.225</v>
       </c>
       <c r="J142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="B143" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="C143" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="D143" t="s">
         <v>13</v>
       </c>
       <c r="E143" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="F143" t="s">
-        <v>47</v>
+        <v>279</v>
       </c>
       <c r="G143" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="H143">
-        <v>0.0</v>
+        <v>0.522</v>
       </c>
       <c r="J143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="B144" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="C144" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="D144" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E144" t="s">
-        <v>635</v>
+        <v>626</v>
       </c>
       <c r="F144" t="s">
-        <v>636</v>
+        <v>156</v>
       </c>
       <c r="G144" t="s">
-        <v>605</v>
+        <v>26</v>
       </c>
       <c r="H144">
         <v>0.0</v>
       </c>
       <c r="J144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
       <c r="B145" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="C145" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="D145" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="E145" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="F145" t="s">
-        <v>604</v>
+        <v>25</v>
       </c>
       <c r="G145" t="s">
-        <v>605</v>
+        <v>20</v>
       </c>
       <c r="H145">
-        <v>0.225</v>
+        <v>0.43</v>
       </c>
       <c r="J145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="B146" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="C146" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="D146" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E146" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F146" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G146" t="s">
         <v>41</v>
       </c>
       <c r="H146">
         <v>0.0</v>
       </c>
       <c r="J146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="B147" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C147" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="D147" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E147" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F147" t="s">
-        <v>647</v>
+        <v>601</v>
       </c>
       <c r="G147" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H147">
         <v>0.382</v>
       </c>
       <c r="J147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="B148" t="s">
         <v>65</v>
       </c>
       <c r="C148" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
       <c r="D148" t="s">
-        <v>650</v>
+        <v>639</v>
       </c>
       <c r="E148" t="s">
-        <v>651</v>
+        <v>640</v>
       </c>
       <c r="F148" t="s">
-        <v>652</v>
+        <v>122</v>
       </c>
       <c r="G148" t="s">
-        <v>605</v>
+        <v>16</v>
       </c>
       <c r="H148">
         <v>0.225</v>
       </c>
       <c r="J148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="B149" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="C149" t="s">
-        <v>655</v>
+        <v>643</v>
       </c>
       <c r="D149" t="s">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="E149" t="s">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="F149" t="s">
-        <v>658</v>
+        <v>19</v>
       </c>
       <c r="G149" t="s">
-        <v>605</v>
+        <v>96</v>
       </c>
       <c r="H149">
         <v>0.0</v>
       </c>
       <c r="J149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>659</v>
+        <v>646</v>
       </c>
       <c r="B150" t="s">
-        <v>660</v>
+        <v>647</v>
       </c>
       <c r="C150" t="s">
-        <v>661</v>
+        <v>648</v>
       </c>
       <c r="D150" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="E150" t="s">
-        <v>663</v>
+        <v>650</v>
       </c>
       <c r="F150" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="G150" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="H150">
         <v>0.33</v>
       </c>
       <c r="J150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>664</v>
+        <v>651</v>
       </c>
       <c r="B151" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C151" t="s">
-        <v>665</v>
+        <v>652</v>
       </c>
       <c r="D151" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E151" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="F151" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="G151" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="H151">
         <v>0.45</v>
       </c>
       <c r="J151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="B152" t="s">
         <v>65</v>
       </c>
+      <c r="C152" t="s">
+        <v>654</v>
+      </c>
       <c r="D152" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E152" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F152" t="s">
-        <v>29</v>
+        <v>655</v>
       </c>
       <c r="G152" t="s">
-        <v>133</v>
+        <v>656</v>
       </c>
       <c r="H152">
         <v>0.0</v>
       </c>
       <c r="J152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="B153" t="s">
-        <v>668</v>
+        <v>658</v>
       </c>
       <c r="C153" t="s">
-        <v>669</v>
+        <v>659</v>
       </c>
       <c r="D153" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="E153" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="F153" t="s">
-        <v>353</v>
+        <v>25</v>
       </c>
       <c r="G153" t="s">
         <v>36</v>
       </c>
       <c r="H153">
         <v>0.283</v>
       </c>
       <c r="J153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>671</v>
+        <v>661</v>
       </c>
       <c r="B154" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="C154" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="D154" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E154" t="s">
-        <v>674</v>
+        <v>664</v>
       </c>
       <c r="F154" t="s">
         <v>57</v>
       </c>
       <c r="G154" t="s">
         <v>36</v>
       </c>
       <c r="H154">
         <v>0.45</v>
       </c>
       <c r="J154">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>665</v>
+      </c>
+      <c r="B155" t="s">
+        <v>666</v>
+      </c>
+      <c r="C155" t="s">
+        <v>667</v>
+      </c>
+      <c r="D155" t="s">
+        <v>594</v>
+      </c>
+      <c r="E155" t="s">
+        <v>595</v>
+      </c>
+      <c r="F155" t="s">
+        <v>47</v>
+      </c>
+      <c r="G155" t="s">
+        <v>48</v>
+      </c>
+      <c r="H155">
+        <v>0.225</v>
+      </c>
+      <c r="J155">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>668</v>
+      </c>
+      <c r="B156" t="s">
+        <v>22</v>
+      </c>
+      <c r="C156" t="s">
+        <v>669</v>
+      </c>
+      <c r="D156" t="s">
+        <v>670</v>
+      </c>
+      <c r="E156" t="s">
+        <v>671</v>
+      </c>
+      <c r="F156" t="s">
+        <v>672</v>
+      </c>
+      <c r="G156" t="s">
+        <v>656</v>
+      </c>
+      <c r="H156">
+        <v>0.45</v>
+      </c>
+      <c r="J156">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>673</v>
+      </c>
+      <c r="B157" t="s">
+        <v>674</v>
+      </c>
+      <c r="C157" t="s">
+        <v>675</v>
+      </c>
+      <c r="D157" t="s">
+        <v>676</v>
+      </c>
+      <c r="E157" t="s">
+        <v>677</v>
+      </c>
+      <c r="F157" t="s">
+        <v>678</v>
+      </c>
+      <c r="G157" t="s">
+        <v>656</v>
+      </c>
+      <c r="H157">
+        <v>0.0</v>
+      </c>
+      <c r="J157">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>679</v>
+      </c>
+      <c r="B158" t="s">
+        <v>65</v>
+      </c>
+      <c r="C158" t="s">
+        <v>680</v>
+      </c>
+      <c r="D158" t="s">
+        <v>681</v>
+      </c>
+      <c r="E158" t="s">
+        <v>682</v>
+      </c>
+      <c r="F158" t="s">
+        <v>683</v>
+      </c>
+      <c r="G158" t="s">
+        <v>656</v>
+      </c>
+      <c r="H158">
+        <v>0.0</v>
+      </c>
+      <c r="J158">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>