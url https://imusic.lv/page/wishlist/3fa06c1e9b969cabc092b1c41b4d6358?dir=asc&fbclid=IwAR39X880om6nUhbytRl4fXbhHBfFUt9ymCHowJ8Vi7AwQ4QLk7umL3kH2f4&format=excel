--- v0 (2026-07-16)
+++ v1 (2026-09-12)
@@ -20,208 +20,208 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Pievienots</t>
   </si>
   <si>
     <t>Mediji</t>
   </si>
   <si>
-    <t>Cover</t>
+    <t>Vāks</t>
   </si>
   <si>
     <t>Mākslinieks</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Cena</t>
   </si>
   <si>
     <t>Piegādes laiks</t>
   </si>
   <si>
     <t>Svars</t>
   </si>
   <si>
     <t>Noliktavā</t>
   </si>
   <si>
     <t>Daudzums</t>
   </si>
   <si>
     <t>2023-12-06 21:57</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/220/0885513701220.jpg?wucan-2018-vikarma-cd&amp;amp;class=scaled&amp;amp;v=1526551513</t>
   </si>
   <si>
     <t>Wucan</t>
   </si>
   <si>
     <t>Vikarma</t>
   </si>
   <si>
     <t>€ 17.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-27 - 2026-07-31</t>
+    <t>Paredzamā piegāde 2026-09-22 - 2026-09-28</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/509/0885513019509.jpg?wucan-2017-reap-the-storm-cd&amp;amp;class=scaled&amp;amp;v=1662710523</t>
   </si>
   <si>
     <t>Reap The Storm</t>
   </si>
   <si>
     <t>Nav pieejams</t>
   </si>
   <si>
     <t>Sagaidāmā piegādes datums nav zināms</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/222/0886922832222.jpg?wucan-2022-heretic-tongues-cd&amp;amp;class=scaled&amp;amp;v=1647319956</t>
   </si>
   <si>
     <t>Heretic Tongues</t>
   </si>
   <si>
     <t>2023-12-17 14:33</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/468/8016158115468.jpg?quella-vecchia-locanda-2007-quella-vecchia-locanda-lp&amp;amp;class=scaled&amp;amp;v=1763476067</t>
   </si>
   <si>
     <t>Quella Vecchia Locanda</t>
   </si>
   <si>
     <t>2023-12-26 22:28</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/688/0600753441688.jpg?johnny-cash-2014-american-v-a-hundred-highways-lp&amp;amp;class=scaled&amp;amp;v=1391795577</t>
   </si>
   <si>
     <t>Johnny Cash</t>
   </si>
   <si>
     <t>American V: A Hundred Highways</t>
   </si>
   <si>
-    <t>€ 29.99                
+    <t>€ 30.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-20 - 2026-07-23</t>
+    <t>Paredzamā piegāde 2026-09-16 - 2026-09-18</t>
   </si>
   <si>
     <t>2023-12-26 22:31</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/433/0600753461433.jpg?johnny-cash-2016-american-ii-unchained-lp&amp;amp;class=scaled&amp;amp;v=1392133223</t>
   </si>
   <si>
     <t>American II - Unchained</t>
   </si>
   <si>
     <t>€ 28.49                
                     Pirkt</t>
   </si>
   <si>
+    <t>Paredzamā piegāde 2026-09-24 - 2026-10-01</t>
+  </si>
+  <si>
     <t>2023-12-26 22:32</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/701/0600753441701.jpg?johnny-cash-2016-american-iii-solitary-man-lp&amp;amp;class=scaled&amp;amp;v=1392133222</t>
   </si>
   <si>
     <t>American III - Solitary Man</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-29 - 2026-08-05</t>
-[...1 lines deleted...]
-  <si>
     <t>2023-12-26 22:33</t>
   </si>
   <si>
     <t>https://imusic.b-cdn.net/images/item/original/671/0600753441671.jpg?johnny-cash-2016-american-vi-ain-t-no-grave-lp&amp;amp;class=scaled&amp;amp;v=1391795577</t>
   </si>
   <si>
     <t>American VI - Ain't No Grave</t>
   </si>
   <si>
-    <t>€ 30.99                
+    <t>2023-12-31 19:58</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/464/8016158100464.jpg?semiramis-2022-dedicato-a-frazz-lp&amp;amp;class=scaled&amp;amp;v=1653383683</t>
+  </si>
+  <si>
+    <t>Semiramis</t>
+  </si>
+  <si>
+    <t>Dedicato A Frazz</t>
+  </si>
+  <si>
+    <t>2024-03-01 15:13</t>
+  </si>
+  <si>
+    <t>https://imusic.b-cdn.net/images/item/original/993/0602445705993.jpg?il-balletto-di-bronzo-2022-ys-lp&amp;amp;class=scaled&amp;amp;v=1676499654</t>
+  </si>
+  <si>
+    <t>Il Balletto Di Bronzo</t>
+  </si>
+  <si>
+    <t>Ys</t>
+  </si>
+  <si>
+    <t>€ 34.99                
                     Pirkt</t>
   </si>
   <si>
-    <t>Paredzamā piegāde 2026-07-30 - 2026-08-06</t>
-[...23 lines deleted...]
-    <t>Ys</t>
+    <t>Paredzamā piegāde 2026-09-23 - 2026-09-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -742,167 +742,167 @@
       </c>
       <c r="J6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H7">
         <v>0.31</v>
       </c>
       <c r="J7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
         <v>29</v>
       </c>
       <c r="E8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>36</v>
       </c>
       <c r="G8" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H8">
         <v>0.306</v>
       </c>
       <c r="J8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G9" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="H9">
         <v>0.297</v>
       </c>
       <c r="J9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10">
         <v>0.238</v>
       </c>
       <c r="J10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" t="s">
         <v>51</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>52</v>
       </c>
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="H11">
         <v>0.355</v>
       </c>
       <c r="J11">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>